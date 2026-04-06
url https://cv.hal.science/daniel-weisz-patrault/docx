--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -294,161 +294,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanism and microstructural characteristics of a body-centered cubic phase in 3D printed 316L–CuCrZr multi-material structures, combining laser powder bed fusion with foils</w:t>
+                <w:t xml:space="preserve">Residual stress control in large-format additive manufacturing of polylactic acid via a digital twin and in-operando imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Jamili</w:t>
+                <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Basu</w:t>
+                <w:t xml:space="preserve">Léo Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cayron</w:t>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Petegem</w:t>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jhabvala</w:t>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 268, pp.116844. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.114870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382365v1</w:t>
+                <w:t xml:space="preserve">hal-05382371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast mesoscopic model of plasticity in polycrystals to compute probabilistic S–N curves in high cycle fatigue</w:t>
               </w:r>
@@ -532,884 +532,884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating elastic and thermal contributions to lattice strains from operando X-ray diffraction measurements using fast simulations</w:t>
+                <w:t xml:space="preserve">Formation mechanism and microstructural characteristics of a body-centered cubic phase in 3D printed 316L–CuCrZr multi-material structures, combining laser powder bed fusion with foils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gaudez</w:t>
+                <w:t xml:space="preserve">A.M. Jamili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Weisz-Patrault</w:t>
+                <w:t xml:space="preserve">I. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A. Abdesselam</w:t>
+                <w:t xml:space="preserve">C. Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gharbi</w:t>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Honkimäki</w:t>
+                <w:t xml:space="preserve">J. Jhabvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101, pp.104674. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 268, pp.116844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954069v2</w:t>
+                <w:t xml:space="preserve">hal-05382365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
+                <w:t xml:space="preserve">Estimating elastic and thermal contributions to lattice strains from operando X-ray diffraction measurements using fast simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahul Hameed Nambiyankulam Hussain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+                <w:t xml:space="preserve">S. Gaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+                <w:t xml:space="preserve">D. Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Denis</w:t>
+                <w:t xml:space="preserve">K.A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amico Settefrati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Honkimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113337⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.104674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010167v1</w:t>
+                <w:t xml:space="preserve">hal-04954069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding cracks in multi-material printing by combining laser powder bed fusion with metallic foils: Application to Ti6Al4V-AlSi12 structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. van Petegem</w:t>
+                <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahul Hameed Nambiyankulam Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104615⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.113337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382375v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress control in large-format additive manufacturing of polylactic acid via a digital twin and in-operando imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
+                <w:t xml:space="preserve">Avoiding cracks in multi-material printing by combining laser powder bed fusion with metallic foils: Application to Ti6Al4V-AlSi12 structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Jamili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jhabvala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
+                <w:t xml:space="preserve">E. Boillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 260, pp.114870. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97, pp.104615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382371v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very fast simulation of growth competition between columnar dendritic grains during melt pool solidification</w:t>
+                <w:t xml:space="preserve">QuadWire: An extended one dimensional model for efficient mechanical simulations of bead-based additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dollé</w:t>
+                <w:t xml:space="preserve">Laurane Preumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113112⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 427, pp.117010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608258v1</w:t>
+                <w:t xml:space="preserve">hal-04609753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of active cooling on the formation of IN718 microstructures in directed energy deposition additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+                <w:t xml:space="preserve">Very fast simulation of growth competition between columnar dendritic grains during melt pool solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.113112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/RPJ-04-2024-0184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04811356v1</w:t>
+                <w:t xml:space="preserve">hal-04608258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QuadWire: An extended one dimensional model for efficient mechanical simulations of bead-based additive manufacturing processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Viano</w:t>
+                <w:t xml:space="preserve">Effect of active cooling on the formation of IN718 microstructures in directed energy deposition additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 427, pp.117010. </w:t>
+              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 31 (4), pp.685-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/RPJ-04-2024-0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609753v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and damage analysis using high resolution digital image correlation in the stir zone of an AA6061-AA7075 dissimilar friction stir weld</w:t>
               </w:r>
@@ -1523,235 +1523,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual stresses in thin walled-structures manufactured by directed energy deposition: In-situ measurements, fast thermo-mechanical simulation and buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Edwards</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 61, pp.103300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103300⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 56, pp.102903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.102903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887899v1</w:t>
+                <w:t xml:space="preserve">hal-03873521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses in thin walled-structures manufactured by directed energy deposition: In-situ measurements, fast thermo-mechanical simulation and buckling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56, pp.102903. </w:t>
+              <w:t xml:space="preserve">, In press, 61, pp.103300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.102903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873521v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic upscaling strategy for grain growth. II: Probabilistic macroscopic model identified by Bayesian techniques</w:t>
               </w:r>
@@ -1926,131 +1926,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of grain growth based on Orientated Tessellation Updating Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetic upscaling strategy for grain growth. I: Fast mesoscopic model based on dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Sakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (5), pp.513. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.261-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2020041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915256v1</w:t>
+                <w:t xml:space="preserve">hal-03042522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty estimation and hierarchical Bayesian analysis of mechanical dynamic tests</w:t>
               </w:r>
@@ -2125,200 +2125,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic upscaling strategy for grain growth. I: Fast mesoscopic model based on dissipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast simulation of grain growth based on Orientated Tessellation Updating Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sakout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 196, pp.261-279. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042522v1</w:t>
+                <w:t xml:space="preserve">hal-02915256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and ductile fracture properties of as-printed 316L stainless steel thin walls obtained by directed energy deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnaswamy Ravi-Chandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37, pp.101664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2346,377 +2346,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of temperature and phase transitions in directed energy deposition additive manufacturing</w:t>
+                <w:t xml:space="preserve">Mixed analytic/energetic approach for a sliding orthotropic hollow cylinder. Application to coil sagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394572v1</w:t>
+                <w:t xml:space="preserve">hal-02372674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the material behavior of adhesive joints under dynamic multiaxial loadings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast simulation of temperature and phase transitions in directed energy deposition additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372694v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed analytic/energetic approach for a sliding orthotropic hollow cylinder. Application to coil sagging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the material behavior of adhesive joints under dynamic multiaxial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gantier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Stackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372674v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multiaxial specimen for determining dynamic properties of adhesive joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,581 +2938,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity. Extended Leblond’s model</w:t>
+                <w:t xml:space="preserve">Imposed curvature of an elastic-plastic strip: application to simulation of coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 106, pp.152 - 175. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685376v1</w:t>
+                <w:t xml:space="preserve">hal-01685385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity Extended Leblond's model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetic approach for a sliding inclusion accounting for plastic dissipation at the interface, application to phase nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bluthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823187v1</w:t>
+                <w:t xml:space="preserve">hal-01685374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled heat conduction and multiphase change problem accounting for thermal contact resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 104, pp.595-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.08.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic approach for a sliding inclusion accounting for plastic dissipation at the interface, application to phase nucleation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity Extended Leblond's model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01685374v1</w:t>
+                <w:t xml:space="preserve">hal-01823187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Technique For The Characterization Of Adhesive Joints Under Dynamic Multiaxial Loadings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity. Extended Leblond’s model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 197, pp.52-59. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.152 - 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632922v1</w:t>
+                <w:t xml:space="preserve">hal-01685376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposed curvature of an elastic-plastic strip: application to simulation of coils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Experimental Technique For The Characterization Of Adhesive Joints Under Dynamic Multiaxial Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (2), </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.52-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2016038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685385v1</w:t>
+                <w:t xml:space="preserve">hal-01632922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear simulation of coiling accounting for roughness of contacts and multiplicative elastic-plastic behavior</w:t>
               </w:r>
@@ -4057,459 +4057,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Continuous Scanning Speed Variation on Microstructure in LMP-DED Additive Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
+                <w:t xml:space="preserve">Shrinkage characterization and compensation for 3DPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Viano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Digital concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750704v1</w:t>
+                <w:t xml:space="preserve">hal-04777988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle 1D enrichi pour le calcul mécanique rapide : approche multiparticulaire appliquée à la fabrication additive par dépôt de cordon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Viano</w:t>
+                <w:t xml:space="preserve">Génération de trajectoires en fabrication additive par projection de poudre pour contrôler la géométrie et la microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Manufacturing 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G-scop, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610977v1</w:t>
+                <w:t xml:space="preserve">hal-04750712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage characterization and compensation for 3DPC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Modèle 1D enrichi pour le calcul mécanique rapide : approche multiparticulaire appliquée à la fabrication additive par dépôt de cordon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Preumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777988v1</w:t>
+                <w:t xml:space="preserve">hal-04610977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de trajectoires en fabrication additive par projection de poudre pour contrôler la géométrie et la microstructure</w:t>
+                <w:t xml:space="preserve">Impact of Continuous Scanning Speed Variation on Microstructure in LMP-DED Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G-scop, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750712v1</w:t>
+                <w:t xml:space="preserve">hal-04750704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling phase ratio in directed energy deposition of duplex stainless steels and effect on stresses</w:t>
               </w:r>
@@ -4558,446 +4558,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the influence of the scanning speed on surface topography and microstructure of IN718 thin walls in directed energy deposition additive manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-mechanical Coil Cooling Model to Tackle Shape and Mechanical Properties Issues after Hot Rolling of Steel Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Magnana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CIRP Conference on Surface Integrity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Rolling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Trieste, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644083v1</w:t>
+                <w:t xml:space="preserve">hal-03887921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vitesse de scan sur la microstructure de murs fins en IN718, produits par dépôt sous énergie concentrée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the DLP 3D printed photopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubra Sekmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011649v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the DLP 3D printed photopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kubra Sekmen</w:t>
+                <w:t xml:space="preserve">Revisiting the influence of the scanning speed on surface topography and microstructure of IN718 thin walls in directed energy deposition additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th CIRP Conference on Surface Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.470-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512327v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical Coil Cooling Model to Tackle Shape and Mechanical Properties Issues after Hot Rolling of Steel Sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la vitesse de scan sur la microstructure de murs fins en IN718, produits par dépôt sous énergie concentrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Rolling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887921v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Simulation Of Temprature And Grain Growth In Directed Energy Deposition Additive Manufacturing</w:t>
               </w:r>
@@ -5280,165 +5280,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast macroscopic thermal analysis for laser metal deposition. Application to multiphase steels</w:t>
+                <w:t xml:space="preserve">Residual Strains In Directed Energy Deposition Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Simulation for Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">17th International Conference of Numerical Analysis and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372751v1</w:t>
+                <w:t xml:space="preserve">hal-02372739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Strains In Directed Energy Deposition Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Fast macroscopic thermal analysis for laser metal deposition. Application to multiphase steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of Numerical Analysis and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">II International Conference on Simulation for Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372739v1</w:t>
+                <w:t xml:space="preserve">hal-02372751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic approach coupled with analytic solutions for the evaluation of residual stress.</w:t>
               </w:r>
@@ -5487,316 +5487,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic approach coupled with analytic solution for the evaluation of residual stress</w:t>
+                <w:t xml:space="preserve">Experimental Validation of the Multiphase Extended Leblond's Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming – ESAFORM 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465384v1</w:t>
+                <w:t xml:space="preserve">hal-01685381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of the Multiphase Extended Leblond's Model</w:t>
+                <w:t xml:space="preserve">Energetic approach coupled with analytic solution for the evaluation of residual stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming – ESAFORM 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685381v1</w:t>
+                <w:t xml:space="preserve">hal-03465384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains: application to fast simulation of coils</w:t>
+                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains : application to fast simulation of coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446194v1</w:t>
+                <w:t xml:space="preserve">hal-01275177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains : application to fast simulation of coils</w:t>
+                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains: application to fast simulation of coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275177v1</w:t>
+                <w:t xml:space="preserve">hal-03446194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5944,289 +5944,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCAR : a self-consistent recurrent cell for real-time finite strain elastoplastic simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid estimation of microstructure using infrared imaging and solidification modeling in wire-laser directed energy deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lesueur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+                <w:t xml:space="preserve">Emmanuel Berté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Thorin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480700v1</w:t>
+                <w:t xml:space="preserve">hal-05516984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid estimation of microstructure using infrared imaging and solidification modeling in wire-laser directed energy deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SCAR : a self-consistent recurrent cell for real-time finite strain elastoplastic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Berté</w:t>
+                <w:t xml:space="preserve">Louis Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516984v1</w:t>
+                <w:t xml:space="preserve">hal-05480700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlastiNN: A physics-informed neural network architecture for real-time finite strain elasto-plastic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6244,64 +6244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark for elasto-plasticity in finite strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6332,103 +6332,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stress control in large format polylactic acid additive manufacturing via fast thermomechanical simulation and in-operando imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6480,77 +6480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahul-Hameed Nambiyankulam-Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6568,103 +6568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QuadWire: an extended one dimensional model for efficient mechanical simulations of bead-based additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Preumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6770,51 +6770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very fast simulation of growth competition between columnar dendritic grains during melt pool solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6839,289 +6839,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks for large deformation plasticity. Towards real-time interactive simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Thorin</w:t>
+                <w:t xml:space="preserve">On the accuracy of temperature estimates from in operando X-ray diffraction measurements during additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Gaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouider Abdellah Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veijo Honkimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130741v1</w:t>
+                <w:t xml:space="preserve">hal-04305465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accuracy of temperature estimates from in operando X-ray diffraction measurements during additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Gaudez</w:t>
+                <w:t xml:space="preserve">Neural networks for large deformation plasticity. Towards real-time interactive simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veijo Honkimäki</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04305465v1</w:t>
+                <w:t xml:space="preserve">hal-04130741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7501,51 +7501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7B1A3CC"/>
+    <w:nsid w:val="14CD613C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7732,51 +7732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-weisz-patrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0523-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168604744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2026.100372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jamili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Basu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jhabvala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116844" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Echerradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peigney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954069v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weisz-Patrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Abdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gharbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boillat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104615" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114870" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811356v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2024-0184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Preumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Edwards" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103300" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873521v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102903" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042538v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sakout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Legatiuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40315-021-00403-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Ravi-Chandar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Janin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stackler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103355" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372674v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gantier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stackler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0402-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koedinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.08.091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliette Mathey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Salem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkebir Ait Bengrir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.03.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#252;rlebeck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01092127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644083v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.074" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011649v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Sekmen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cooke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026505" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29122-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480700v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesueur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027781v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04305465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Abdellah Abdesselam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bavouzet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00796446v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1171" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03235558v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-weisz-patrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0523-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168604744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2026.100372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114870" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Echerradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peigney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jamili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Basu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jhabvala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116844" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954069v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weisz-Patrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Abdesselam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gharbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104674" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Preumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2024-0184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873521v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102903" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Edwards" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042538v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sakout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Legatiuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40315-021-00403-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Ravi-Chandar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Janin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stackler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103355" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stackler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0402-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koedinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.08.091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.081" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliette Mathey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Salem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkebir Ait Bengrir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.03.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#252;rlebeck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01092127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777988v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cooke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Sekmen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026505" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372739v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685381v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29122-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesueur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027781v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04305465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Abdellah Abdesselam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bavouzet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00796446v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1171" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03235558v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>