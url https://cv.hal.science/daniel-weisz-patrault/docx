--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -428,265 +428,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast mesoscopic model of plasticity in polycrystals to compute probabilistic S–N curves in high cycle fatigue</w:t>
+                <w:t xml:space="preserve">Formation mechanism and microstructural characteristics of a body-centered cubic phase in 3D printed 316L–CuCrZr multi-material structures, combining laser powder bed fusion with foils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Echerradi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+                <w:t xml:space="preserve">A.M. Jamili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Peigney</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jhabvala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113348⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 268, pp.116844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382373v1</w:t>
+                <w:t xml:space="preserve">hal-05382365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanism and microstructural characteristics of a body-centered cubic phase in 3D printed 316L–CuCrZr multi-material structures, combining laser powder bed fusion with foils</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast mesoscopic model of plasticity in polycrystals to compute probabilistic S–N curves in high cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Petegem</w:t>
+                <w:t xml:space="preserve">Insaf Echerradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jhabvala</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 268, pp.116844. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315 (1), pp.113348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382365v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating elastic and thermal contributions to lattice strains from operando X-ray diffraction measurements using fast simulations</w:t>
               </w:r>
@@ -936,77 +936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding cracks in multi-material printing by combining laser powder bed fusion with metallic foils: Application to Ti6Al4V-AlSi12 structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Jamili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Jamili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Jhabvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,131 +1926,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic upscaling strategy for grain growth. I: Fast mesoscopic model based on dissipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast simulation of grain growth based on Orientated Tessellation Updating Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sakout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 196, pp.261-279. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042522v1</w:t>
+                <w:t xml:space="preserve">hal-02915256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty estimation and hierarchical Bayesian analysis of mechanical dynamic tests</w:t>
               </w:r>
@@ -2125,131 +2125,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of grain growth based on Orientated Tessellation Updating Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetic upscaling strategy for grain growth. I: Fast mesoscopic model based on dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Sakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (5), pp.513. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.261-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2020041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915256v1</w:t>
+                <w:t xml:space="preserve">hal-03042522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and ductile fracture properties of as-printed 316L stainless steel thin walls obtained by directed energy deposition</w:t>
               </w:r>
@@ -2653,243 +2653,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multiaxial specimen for determining dynamic properties of adhesive joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual stress on the run out table accounting for multiphase transitions and transformation induced plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Janin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Koedinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823192v1</w:t>
+                <w:t xml:space="preserve">hal-01823183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress on the run out table accounting for multiphase transitions and transformation induced plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new multiaxial specimen for determining dynamic properties of adhesive joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Neviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-018-0402-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823183v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear and multiphysics evaluation of residual stresses in coils</w:t>
               </w:r>
@@ -3029,356 +3029,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic approach for a sliding inclusion accounting for plastic dissipation at the interface, application to phase nucleation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity Extended Leblond's model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685374v1</w:t>
+                <w:t xml:space="preserve">hal-01823187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled heat conduction and multiphase change problem accounting for thermal contact resistance</w:t>
+                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity. Extended Leblond’s model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.08.091⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.152 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365342v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity Extended Leblond's model</w:t>
+                <w:t xml:space="preserve">Coupled heat conduction and multiphase change problem accounting for thermal contact resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.595-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.08.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823187v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity. Extended Leblond’s model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetic approach for a sliding inclusion accounting for plastic dissipation at the interface, application to phase nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bluthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 106, pp.152 - 175. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.163-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685376v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Technique For The Characterization Of Adhesive Joints Under Dynamic Multiaxial Loadings</w:t>
               </w:r>
@@ -4057,459 +4057,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage characterization and compensation for 3DPC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
+                <w:t xml:space="preserve">Impact of Continuous Scanning Speed Variation on Microstructure in LMP-DED Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777988v1</w:t>
+                <w:t xml:space="preserve">hal-04750704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de trajectoires en fabrication additive par projection de poudre pour contrôler la géométrie et la microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+                <w:t xml:space="preserve">Modèle 1D enrichi pour le calcul mécanique rapide : approche multiparticulaire appliquée à la fabrication additive par dépôt de cordon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Preumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G-scop, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750712v1</w:t>
+                <w:t xml:space="preserve">hal-04610977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle 1D enrichi pour le calcul mécanique rapide : approche multiparticulaire appliquée à la fabrication additive par dépôt de cordon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shrinkage characterization and compensation for 3DPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Digital concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610977v1</w:t>
+                <w:t xml:space="preserve">hal-04777988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Continuous Scanning Speed Variation on Microstructure in LMP-DED Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Génération de trajectoires en fabrication additive par projection de poudre pour contrôler la géométrie et la microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">Manufacturing 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G-scop, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750704v1</w:t>
+                <w:t xml:space="preserve">hal-04750712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling phase ratio in directed energy deposition of duplex stainless steels and effect on stresses</w:t>
               </w:r>
@@ -4683,138 +4683,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the DLP 3D printed photopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kubra Sekmen</w:t>
+                <w:t xml:space="preserve">Influence de la vitesse de scan sur la microstructure de murs fins en IN718, produits par dépôt sous énergie concentrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512327v1</w:t>
+                <w:t xml:space="preserve">hal-04011649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the influence of the scanning speed on surface topography and microstructure of IN718 thin walls in directed energy deposition additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4833,171 +4833,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th CIRP Conference on Surface Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.470-476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vitesse de scan sur la microstructure de murs fins en IN718, produits par dépôt sous énergie concentrée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the DLP 3D printed photopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubra Sekmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011649v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Simulation Of Temprature And Grain Growth In Directed Energy Deposition Additive Manufacturing</w:t>
               </w:r>
@@ -5280,165 +5280,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Strains In Directed Energy Deposition Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Fast macroscopic thermal analysis for laser metal deposition. Application to multiphase steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of Numerical Analysis and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">II International Conference on Simulation for Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372739v1</w:t>
+                <w:t xml:space="preserve">hal-02372751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast macroscopic thermal analysis for laser metal deposition. Application to multiphase steels</w:t>
+                <w:t xml:space="preserve">Residual Strains In Directed Energy Deposition Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Simulation for Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">17th International Conference of Numerical Analysis and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372751v1</w:t>
+                <w:t xml:space="preserve">hal-02372739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic approach coupled with analytic solutions for the evaluation of residual stress.</w:t>
               </w:r>
@@ -5487,316 +5487,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of the Multiphase Extended Leblond's Model</w:t>
+                <w:t xml:space="preserve">Energetic approach coupled with analytic solution for the evaluation of residual stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming – ESAFORM 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685381v1</w:t>
+                <w:t xml:space="preserve">hal-03465384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic approach coupled with analytic solution for the evaluation of residual stress</w:t>
+                <w:t xml:space="preserve">Experimental Validation of the Multiphase Extended Leblond's Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming – ESAFORM 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465384v1</w:t>
+                <w:t xml:space="preserve">hal-01685381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains : application to fast simulation of coils</w:t>
+                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains: application to fast simulation of coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275177v1</w:t>
+                <w:t xml:space="preserve">hal-03446194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains: application to fast simulation of coils</w:t>
+                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains : application to fast simulation of coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446194v1</w:t>
+                <w:t xml:space="preserve">hal-01275177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5814,51 +5814,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct method for cyclic crystal plasticity with application to high-cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Echerradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,289 +5944,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid estimation of microstructure using infrared imaging and solidification modeling in wire-laser directed energy deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SCAR : a self-consistent recurrent cell for real-time finite strain elastoplastic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Berté</w:t>
+                <w:t xml:space="preserve">Louis Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516984v1</w:t>
+                <w:t xml:space="preserve">hal-05480700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCAR : a self-consistent recurrent cell for real-time finite strain elastoplastic simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid estimation of microstructure using infrared imaging and solidification modeling in wire-laser directed energy deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lesueur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+                <w:t xml:space="preserve">Emmanuel Berté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Thorin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480700v1</w:t>
+                <w:t xml:space="preserve">hal-05516984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlastiNN: A physics-informed neural network architecture for real-time finite strain elasto-plastic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6244,64 +6244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark for elasto-plasticity in finite strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6682,51 +6682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast mesoscopic model of plasticity in polycrystals to compute probabilistic S-N curves in high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Echerradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,233 +6839,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accuracy of temperature estimates from in operando X-ray diffraction measurements during additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Gaudez</w:t>
+                <w:t xml:space="preserve">Neural networks for large deformation plasticity. Towards real-time interactive simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305465v1</w:t>
+                <w:t xml:space="preserve">hal-04130741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks for large deformation plasticity. Towards real-time interactive simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Thorin</w:t>
+                <w:t xml:space="preserve">On the accuracy of temperature estimates from in operando X-ray diffraction measurements during additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Gaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouider Abdellah Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veijo Honkimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130741v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t>
               </w:r>
@@ -7501,51 +7501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14CD613C"/>
+    <w:nsid w:val="8A036967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7732,51 +7732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-weisz-patrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0523-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168604744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2026.100372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114870" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Echerradi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peigney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113348" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jamili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Basu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jhabvala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116844" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954069v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weisz-Patrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Abdesselam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gharbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104674" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Preumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2024-0184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873521v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102903" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Edwards" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042538v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sakout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Legatiuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40315-021-00403-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Ravi-Chandar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Janin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stackler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103355" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stackler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0402-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koedinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.08.091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.081" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliette Mathey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Salem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkebir Ait Bengrir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.03.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#252;rlebeck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01092127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777988v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750712v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610977v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cooke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Sekmen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026505" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372739v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685381v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29122-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesueur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027781v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04305465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Abdellah Abdesselam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bavouzet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00796446v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1171" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03235558v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-weisz-patrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0523-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168604744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2026.100372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114870" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jamili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Basu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jhabvala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116844" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Echerradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peigney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113348" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954069v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weisz-Patrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Abdesselam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gharbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104674" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Preumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2024-0184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873521v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102903" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Edwards" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042538v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sakout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Legatiuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40315-021-00403-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Ravi-Chandar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Janin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stackler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103355" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koedinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stackler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0402-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.08.091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.081" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliette Mathey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Salem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkebir Ait Bengrir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.03.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#252;rlebeck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01092127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cooke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Sekmen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026505" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29122-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480700v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesueur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027781v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04305465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Abdellah Abdesselam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bavouzet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00796446v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1171" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03235558v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>