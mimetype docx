--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">168604744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=HhG6KkwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,3864 +203,3864 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous microstructure variations with graded properties in directed energy deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 17, pp.100372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addlet.2026.100372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress control in large-format additive manufacturing of polylactic acid via a digital twin and in-operando imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast mesoscopic model of plasticity in polycrystals to compute probabilistic S–N curves in high cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Demont</w:t>
+                <w:t xml:space="preserve">Insaf Echerradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114870⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315 (1), pp.113348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382371v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation mechanism and microstructural characteristics of a body-centered cubic phase in 3D printed 316L–CuCrZr multi-material structures, combining laser powder bed fusion with foils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Jamili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Jamili</w:t>
+                <w:t xml:space="preserve">C. Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Basu</w:t>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jhabvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 268, pp.116844. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast mesoscopic model of plasticity in polycrystals to compute probabilistic S–N curves in high cycle fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating elastic and thermal contributions to lattice strains from operando X-ray diffraction measurements using fast simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Echerradi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+                <w:t xml:space="preserve">K.A. Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Peigney</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Honkimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113348⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.104674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382373v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating elastic and thermal contributions to lattice strains from operando X-ray diffraction measurements using fast simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Weisz-Patrault</w:t>
+                <w:t xml:space="preserve">Shahul Hameed Nambiyankulam Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A. Abdesselam</w:t>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gharbi</w:t>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Honkimäki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101, pp.104674. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.113337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954069v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avoiding cracks in multi-material printing by combining laser powder bed fusion with metallic foils: Application to Ti6Al4V-AlSi12 structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Jamili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jhabvala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahul Hameed Nambiyankulam Hussain</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Boillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113337⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97, pp.104615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010167v1</w:t>
+                <w:t xml:space="preserve">hal-05382375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding cracks in multi-material printing by combining laser powder bed fusion with metallic foils: Application to Ti6Al4V-AlSi12 structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+                <w:t xml:space="preserve">Residual stress control in large-format additive manufacturing of polylactic acid via a digital twin and in-operando imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Viano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boillat</w:t>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104615⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.114870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382375v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QuadWire: An extended one dimensional model for efficient mechanical simulations of bead-based additive manufacturing processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Very fast simulation of growth competition between columnar dendritic grains during melt pool solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 427, pp.117010. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.113112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609753v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very fast simulation of growth competition between columnar dendritic grains during melt pool solidification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of active cooling on the formation of IN718 microstructures in directed energy deposition additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113112⟩</w:t>
+              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 31 (4), pp.685-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/RPJ-04-2024-0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608258v1</w:t>
+                <w:t xml:space="preserve">hal-04811356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of active cooling on the formation of IN718 microstructures in directed energy deposition additive manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">QuadWire: An extended one dimensional model for efficient mechanical simulations of bead-based additive manufacturing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Preumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Viano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Prototyping Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/RPJ-04-2024-0184⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 427, pp.117010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811356v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and damage analysis using high resolution digital image correlation in the stir zone of an AA6061-AA7075 dissimilar friction stir weld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaneshan Sapanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34, pp.105359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.105359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses in thin walled-structures manufactured by directed energy deposition: In-situ measurements, fast thermo-mechanical simulation and buckling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56, pp.102903. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.102903⟩</w:t>
+              <w:t xml:space="preserve">, In press, 61, pp.103300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873521v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Residual stresses in thin walled-structures manufactured by directed energy deposition: In-situ measurements, fast thermo-mechanical simulation and buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 61, pp.103300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.103300⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 56, pp.102903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.102903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887899v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic upscaling strategy for grain growth. II: Probabilistic macroscopic model identified by Bayesian techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of complex function theory and finite element method for crack propagation through energetic formulation: conformal mapping approach and reduction to a Riemann-Hilbert problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Legatiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods and Function Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40315-021-00403-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of grain growth based on Orientated Tessellation Updating Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Uncertainty estimation and hierarchical Bayesian analysis of mechanical dynamic tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Francart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7, pp.447-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2020041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02915256v1</w:t>
+                <w:t xml:space="preserve">hal-03042528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty estimation and hierarchical Bayesian analysis of mechanical dynamic tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energetic upscaling strategy for grain growth. I: Fast mesoscopic model based on dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Sakout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Seisson</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.261-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042528v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic upscaling strategy for grain growth. I: Fast mesoscopic model based on dissipation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Fast simulation of grain growth based on Orientated Tessellation Updating Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.06.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03042522v1</w:t>
+                <w:t xml:space="preserve">hal-02915256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and ductile fracture properties of as-printed 316L stainless steel thin walls obtained by directed energy deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishnaswamy Ravi-Chandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37, pp.101664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed analytic/energetic approach for a sliding orthotropic hollow cylinder. Application to coil sagging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fast simulation of temperature and phase transitions in directed energy deposition additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372674v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulation of temperature and phase transitions in directed energy deposition additive manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of the material behavior of adhesive joints under dynamic multiaxial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394572v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the material behavior of adhesive joints under dynamic multiaxial loadings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mixed analytic/energetic approach for a sliding orthotropic hollow cylinder. Application to coil sagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103355⟩</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372694v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stress on the run out table accounting for multiphase transitions and transformation induced plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new multiaxial specimen for determining dynamic properties of adhesive joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Neviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-018-0402-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823183v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multiaxial specimen for determining dynamic properties of adhesive joints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Residual stress on the run out table accounting for multiphase transitions and transformation induced plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Koedinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-018-0402-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01823192v1</w:t>
+                <w:t xml:space="preserve">hal-01823183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear and multiphysics evaluation of residual stresses in coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imposed curvature of an elastic-plastic strip: application to simulation of coils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coupled heat conduction and multiphase change problem accounting for thermal contact resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.595-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.08.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2016038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01685385v1</w:t>
+                <w:t xml:space="preserve">hal-01365342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity Extended Leblond's model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energetic approach for a sliding inclusion accounting for plastic dissipation at the interface, application to phase nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Bluthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823187v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity. Extended Leblond’s model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity Extended Leblond's model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 106, pp.152 - 175. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685376v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled heat conduction and multiphase change problem accounting for thermal contact resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiphase model for transformation induced plasticity. Extended Leblond’s model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.08.091⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.152 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365342v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic approach for a sliding inclusion accounting for plastic dissipation at the interface, application to phase nucleation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Experimental Technique For The Characterization Of Adhesive Joints Under Dynamic Multiaxial Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01685374v1</w:t>
+                <w:t xml:space="preserve">hal-01632922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Technique For The Characterization Of Adhesive Joints Under Dynamic Multiaxial Loadings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Imposed curvature of an elastic-plastic strip: application to simulation of coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632922v1</w:t>
+                <w:t xml:space="preserve">hal-01685385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear simulation of coiling accounting for roughness of contacts and multiplicative elastic-plastic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94-95, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear numerical simulation of coiling by elastic finite strain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliette Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 651-653, pp.1060-1065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of contact stress during cold rolling process with optical fiber Bragg gratings sensors measurements and fast inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkebir Ait Bengrir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 223, pp.105-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional elasticity based on quaternion-valued potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gürlebeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (19), pp.3422-3430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Cauchy method with conformal mapping : application to latent flatness defect detection during rolling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4049,1884 +4070,1884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Continuous Scanning Speed Variation on Microstructure in LMP-DED Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+                <w:t xml:space="preserve">Modèle 1D enrichi pour le calcul mécanique rapide : approche multiparticulaire appliquée à la fabrication additive par dépôt de cordon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Preumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750704v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle 1D enrichi pour le calcul mécanique rapide : approche multiparticulaire appliquée à la fabrication additive par dépôt de cordon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de trajectoires en fabrication additive par projection de poudre pour contrôler la géométrie et la microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Manufacturing 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G-scop, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610977v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage characterization and compensation for 3DPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de trajectoires en fabrication additive par projection de poudre pour contrôler la géométrie et la microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Continuous Scanning Speed Variation on Microstructure in LMP-DED Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G-scop, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Alloys for Additive Manufacturing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750712v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling phase ratio in directed energy deposition of duplex stainless steels and effect on stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth International Conference on Simulation for Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical Coil Cooling Model to Tackle Shape and Mechanical Properties Issues after Hot Rolling of Steel Sheets</w:t>
+                <w:t xml:space="preserve">Influence de la vitesse de scan sur la microstructure de murs fins en IN718, produits par dépôt sous énergie concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michèle Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Rolling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure Paris-Saclay [ENS Paris Saclay], Oct 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887921v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vitesse de scan sur la microstructure de murs fins en IN718, produits par dépôt sous énergie concentrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Revisiting the influence of the scanning speed on surface topography and microstructure of IN718 thin walls in directed energy deposition additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Manufacturing21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th CIRP Conference on Surface Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France. pp.470-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011649v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the influence of the scanning speed on surface topography and microstructure of IN718 thin walls in directed energy deposition additive manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of the DLP 3D printed photopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubra Sekmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tournier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CIRP Conference on Surface Integrity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644083v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the DLP 3D printed photopolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical Coil Cooling Model to Tackle Shape and Mechanical Properties Issues after Hot Rolling of Steel Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kubra Sekmen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Magnana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th International Rolling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512327v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Simulation Of Temprature And Grain Growth In Directed Energy Deposition Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Mesoscopic Simulation Of Grain Growth And Macroscopic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of Numerical Analysis and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0026505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast simulation of grain growth based on Orientated Tessellation Updating Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Sakout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast macroscopic thermal analysis for laser metal deposition. Application to multiphase steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Conference on Simulation for Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Strains In Directed Energy Deposition Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of Numerical Analysis and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic approach coupled with analytic solutions for the evaluation of residual stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ieme Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic approach coupled with analytic solution for the evaluation of residual stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of the Multiphase Extended Leblond's Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming – ESAFORM 2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains: application to fast simulation of coils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains : application to fast simulation of coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446194v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains : application to fast simulation of coils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Curvature of an elasto-plastic strip at finite strains: application to fast simulation of coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275177v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct method for cyclic crystal plasticity with application to high-cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Echerradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Peigney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Methos for Limit State of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, Lecture Notes in Applied and Computational Mechanics, 978-3-031-29121-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-29122-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5936,1293 +5957,1293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCAR : a self-consistent recurrent cell for real-time finite strain elastoplastic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid estimation of microstructure using infrared imaging and solidification modeling in wire-laser directed energy deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlastiNN: A physics-informed neural network architecture for real-time finite strain elasto-plastic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark for elasto-plasticity in finite strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stress control in large format polylactic acid additive manufacturing via fast thermomechanical simulation and in-operando imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahul-Hameed Nambiyankulam-Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QuadWire: an extended one dimensional model for efficient mechanical simulations of bead-based additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Preumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast mesoscopic model of plasticity in polycrystals to compute probabilistic S-N curves in high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Echerradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Peigney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very fast simulation of growth competition between columnar dendritic grains during melt pool solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks for large deformation plasticity. Towards real-time interactive simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the accuracy of temperature estimates from in operando X-ray diffraction measurements during additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Gaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouider Abdellah Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veijo Honkimäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130741v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accuracy of temperature estimates from in operando X-ray diffraction measurements during additive manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Neural networks for large deformation plasticity. Towards real-time interactive simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305465v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and fast modelling of microstructures in duplex stainless steel formed by directed energy deposition additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue critique de l'article « l'enracinement social de la mortalité routière »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bavouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7232,100 +7253,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et utilisation de méthodes analytiques inverses pour des problèmes couplés thermo élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris-Est, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012PEST1171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00796446v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7335,105 +7356,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes résiduelles et évolutions microstructurales dans les procédés de fabrication et de mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Sorbonne Université, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03235558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7501,51 +7522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A036967"/>
+    <w:nsid w:val="FF64BD8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7732,51 +7753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-weisz-patrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0523-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168604744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2026.100372" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114870" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jamili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Basu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jhabvala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116844" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Echerradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peigney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113348" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954069v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weisz-Patrault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Abdesselam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gharbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104674" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Preumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2024-0184" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dimov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873521v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102903" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Edwards" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042538v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sakout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116805" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Legatiuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40315-021-00403-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Ravi-Chandar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Janin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stackler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103355" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koedinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stackler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0402-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.08.091" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.081" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliette Mathey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Salem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkebir Ait Bengrir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.03.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#252;rlebeck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01092127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887921v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cooke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Sekmen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026505" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29122-7_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480700v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesueur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027781v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04305465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Abdellah Abdesselam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bavouzet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00796446v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1171" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03235558v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-weisz-patrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0523-6368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168604744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HhG6KkwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addlet.2026.100372" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Echerradi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peigney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113348" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jamili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Basu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jhabvala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954069v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaudez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weisz-Patrault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Abdesselam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gharbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104674" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104615" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Viano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114870" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-04-2024-0184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Preumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dimov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105359" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Edwards" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103300" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873521v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042538v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sakout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ehrlacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Legatiuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40315-021-00403-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.06.032" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Ravi-Chandar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101664" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372694v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Janin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stackler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gantier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stackler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0402-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koedinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.08.091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Bluth&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.081" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016038" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.05.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliette Mathey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1060" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ben Salem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkebir Ait Bengrir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.03.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#252;rlebeck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01092127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610977v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837725v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.074" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Sekmen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cooke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.143" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026505" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446194v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04284482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29122-7_9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480700v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lesueur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027781v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399994v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771973v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04305465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gaudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Abdellah Abdesselam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veijo Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881517v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bavouzet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00796446v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1171" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03235558v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>