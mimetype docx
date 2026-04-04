--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -337,303 +337,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virilité : changements et précarisations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.90-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biphobia in the gay and lesbian community.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bisexuality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1-2), pp.81-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Virilité : changements et précarisations.</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité masculine, entre changements, résistances et tiraillements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (2), pp.90-95</w:t>
+              <w:t xml:space="preserve">L'Observatoire (Liège)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53, pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention auprès des hommes... aussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Des femmes et des hommes : un enjeu pour le social, 65, pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284319v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00284320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'accueil des hommes violents, penser le masculin.</w:t>
               </w:r>
@@ -1178,303 +1178,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etudier les hommes et les rapports sociaux de sexe : où sont les problèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utinam - Revue de Sociologie et d'Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Le genre : de la catégorisation du sexe, pp.289-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une charte éthique des rapports entre chercheur-e-s et mouvements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aSPAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rodeville Mireille (dir.), Aspasie, 20 ans, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A construção do masculino : dominação das mulheres e homofobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de estudos feministas (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (2), pp.460-482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Implication des hommes dans les combats antisexistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, Fédération Nationale Solidarité Femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Actes de la 1re université d'été, 14-15-16 septembre 2001,, pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284153v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-00284154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeunes et la sexualité dans les cités</w:t>
               </w:r>
@@ -2084,234 +2084,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment étudier les sexualités masculines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du SIDA. Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Transcriptase, numéro spécial XIIe Conférence Internationale sur le Sida, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre l'homophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Les Cahiers de l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Abus dits sexuels en prison : une affaire d'hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 31, pp.211-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283909v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00283915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Viols et violences masculines : faire le point » et « La “planète échangiste” à travers ses petites annonces »,</w:t>
               </w:r>
@@ -3417,165 +3417,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Saga des squatters de la Croix Rousse de Lyon, la violence du changement dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.75-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse anthropologique de la violence domestique et interventions sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, XXX (94), pp.131-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283901v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00283886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4230,165 +4230,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une perspective proféministe dans l'étude des hommes, du masculin et des masculinités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur la recherche féministe dans la francophonie plurielle, université Cheikh Anta Diop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Dakar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Sœurs de la Perpétuelle Indulgence. Animation d'atelier sur les transgressions du genre et communication à l'Université d'Été Euroméditerrannéenne des Homosexualités,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00284828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender relations, research methods and AIDS prevention, poster présenté au colloque, Agence Nationale de Recherche sur le Sida, Commission Européenne, Paris</w:t>
               </w:r>
@@ -4506,165 +4506,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maison des hommes et homophobie : les rapports sociaux de sexe dans la construction du genre masculin, dans la session « Etudes sur les hommes, et par des hommes, et problématique des rapports sociaux de sexe » (organisateur et responsable de la session) ; Apports du féminisme et construction de la catégorie sociale homme, à la session « Pourrons-nous encore danser ensemble... ? En quête d'un nouveau regard sur la famille, la maternité et la paternité » dirigée par Francine Descarries, Christine Corbeil, Anne Quéniard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La Recherche féministe dans la francophonie : Etat de la situation et pistes de collaboration », chaire d'étude sur la condition des femmes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Québec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Démystifier le travail sexuel : l'apport des sciences sociales et du travail de terrain. Travail sexuel/clients : deux paradigmes compréhensifs différents ? Communication à la session « Le Travail sexuel et les clients » (animation de la session),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international sur la prostitution et les autres métiers du sexe « When the sex works », International Conference on Prostitution and other Sex Work, Montréal, Groupe de Recherche et d'Intérêts Publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284824v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00284823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier les sexualités clandestines : questions de méthodes et stratégies d'alliance. Communication au colloque international, Perpignan-Barcelone, 28-31 mai 1996, université Toulouse-Le Mirail, département d'Anthropologie Barcelone</w:t>
               </w:r>
@@ -4920,786 +4920,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Ethnologue comme médiateur. Communication aux troisièmes rencontres du réseau national des jeunes ethnologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L'Ethnologie contemporaine : parcours en enjeux »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1993, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Masculinity, ethnography and domestic space. Communication à la conférence internationale, Environment design and research in Architecture (EDRA), 24th edition, USA, Illinois, Chicago (avec Jean-Paul Filiod)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Power by design »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1993, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'Ethnologue comme médiateur. Communication aux troisièmes rencontres du réseau national des jeunes ethnologues</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction sociale du genre, violences domestiques et domination. Communication au IVe congrès international sur l'éducation familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« L'Ethnologie contemporaine : parcours en enjeux »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1993, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">« Développement et intervention »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1993, Fribourg (Suisse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Prostitution lyonnaise : problèmes épistémologiques. Communication au séminaire du GREH, université René Descartes (Paris V), coorganisé par l'AFLS, l'ANRS, Laboratoire d'éthique médicale et biologique de Necker-Paris V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Pour une approche des sexualités au temps du sida »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Construction sociale du genre, violences domestiques et domination. Communication au IVe congrès international sur l'éducation familiale</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Prostitution lyonnaise à l'heure du désordre, comment lier anciens et (post) modernes dans une communication commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Développement et intervention »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1993, Fribourg (Suisse), France</w:t>
+              <w:t xml:space="preserve">Communication au séminaire national de l'Agence Française de Lutte contre le Sida, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sida : un enjeu de la communication sociale. Animation de la commission sexualité, co-présidence avec Michel Bozon et André Béjin, GDR Famille CNRS (F. de Singly dir.), Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1992, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Stratégies de sortie de la violence domestique. Communication au IIe congrès mondial sur la violence et la coexistence humaine, et animation de la table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Hommes et violences », Association internationale d'échanges scientifiques sur la violence et la coexistence humaine, université de Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ineffable SIDA et ses apports en Sciences Sociales (co-auteurs Pierre Dutey, Patrick Pelege de Bourges).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au XIVe congrès de l'Association Internationale des Sociologues de Langue Française, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Sida : un enjeu de la communication sociale. Animation de la commission sexualité, co-présidence avec Michel Bozon et André Béjin, GDR Famille CNRS (F. de Singly dir.), Strasbourg</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Propre et le rangé dans l'espace domestique et la différence des sexes (co-auteur Jean-Paul Filiod).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1992, France</w:t>
+              <w:t xml:space="preserve">Communication au XIVe congrès de l'Association Internationale des Sociologues de Langue Française, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Emergence du masculin dans l'espace domestique. Communication à la Ve conférence internationale de recherche sur l'habitat (CILOG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« A la croisée des chemins », Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie et anthropologie de la famille contre travail social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au colloque de l'ANPASE (Association Nationale des Personnels et acteurs de l'Action Sociale en faveur de l'Enfance et de la famille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284792v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00284796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme battue ? Vous avez dit femme battue ? Communication au colloque de l'AED du Centre de Droit de la Famille, université Jean Moulin Lyon III</w:t>
               </w:r>
@@ -6295,1136 +6295,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La violencia domestica a traves de 60 preguntas y 59 respuestas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">El libro de bolsillo, p. 224, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utopies conjugales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payot, 224 p., 2007, Essais Payot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">El libro de bolsillo, p. 224, 2007</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maschi E altri maschi, Gli uomini e la sessualità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulio Einaudi, p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Giulio Einaudi, p., 2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hommes : entre changements et résistances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aléas, pp.383, 2005, Collection problèmes d'aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrête, tu me fais mal...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 304 p., 2005, Petite collection</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planète échangiste : les sexualités collectives en France, Paris,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hommes violents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 460 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planète échangiste : les sexualités collectives en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 578 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hommes en changements Actes du séminaire européen sur les résistances masculines aux changements (Toulouse, les 20-21 février 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pioro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">: Les hommes aussi changent, Paris, Traduit en italien en 2006 : Maschi E altri maschi, Gli uomini e la sessualità, Torino (Italie), Giulio Einaudi editore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, pp.446, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mouvement gai dans la lutte contre le sida : les Sœurs de la Perpétuelle Indulgence, Paris, « logiques sociales » (avec Jean-Yves Le Talec et Sylvie Tomolillo).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, coll., 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et masculinité, Montpellier, (avec David Jackson).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Scrupules, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre commerce du sexe et utopies : l'échangisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualités et violences en prison. Ces abus qu'on dit sexuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Aléas, pp.383, 2005, Collection problèmes d'aujourd'hui</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aléas / OIP, pp.280, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Payot, 304 p., 2005, Petite collection</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualités et Violences en prison, ces abus qu'on dit sexuels en milieu carcéral, Observatoire International des Prisons, Lyon, (avec Lilian Mathieu et Michaël Faure).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Aléas, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Payot, 2005</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualités et Violences en prison, ces abus qu'on dit sexuels en milieu carcéral, Observatoire International des Prisons, Lyon, (avec Lilian Mathieu et Michaël Faure).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Aléas, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...547 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285165v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">halshs-00971343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostitution, les uns, les unes et les autres, Paris, Anne-Marie Métaillé (avec Lilian Mathieu et Odette Barbosa).</w:t>
               </w:r>
@@ -8675,234 +8675,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Echangisme », « Masculinités », « Multisexualités » in Philippe Di Falco (dir),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la pornographie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France,, pp.151-156, 284-287, 307-310, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les hommes, le couple, la famille, le travail : solder la domination masculine » in Touati Armand (dir) Antibes, Cultures en mouvements,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes Hommes, l'invention des possibles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, diffusion Presses Universitaires de France, pp.89-94, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multisexualités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pornographie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, p. 307-310, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476329v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00285586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échangisme.</w:t>
               </w:r>
@@ -9227,165 +9227,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Genre et sexualités : un champ en co-construction » in Ignasse G., Welzer-Lang D (dir),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et sexualités,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, L'harmattan,, pp.227-237, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Virilisme : la dérive des citées », in TDC,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes et documents pour la classe,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de Recherche Pédagogique,, pp.18-21, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285196v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00285197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Prostitution masculine », in Eribon Didier (dir.),</w:t>
               </w:r>
@@ -10124,165 +10124,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Penser l'articulation entre recherches et prévention : l'expérience lyonnaise », in Bajos Nathalie, Bozon Michel, Giami Alain, Doré Véronique, Souteyrand Yves (dir.),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualité et sida, Recherches en sciences sociales, Paris, ANRS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coll « sciences sociales et sida », pp.323-332, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Transgenders, ou comment classer l'inclassable ? », in Quels Corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Quels Corps ? Constructions sexuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Constructions sexuelles, pp.181-192, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285180v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00285183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et l'autonomie des hommes ? »,</w:t>
               </w:r>
@@ -10676,169 +10676,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les Etudes ou écrits sur les hommes ou le masculin en France » et « Le Double standard asymétrique », in Welzer-Lang Daniel, Filiod Jean-Paul (dir.), Des Hommes et du Masculin, Aix-en-Provence, université de Provence - Lyon, université de Lyon 2, CEFUP, (Bulletin d'informations et d'études féminines, n.s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Hommes et du Masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.13-23, 127-146, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Etudes ou écrits sur les hommes ou le masculin en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Welzer-Lang, Jean Paul Filiod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des hommes et du masculin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, Presses universitaires de Lyon, pp. 13-23, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432772v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00285174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10850,895 +10850,895 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Téléphone rose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 849-850</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strip-tease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauna.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 783</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commerce du sexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, p. 181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proxénétisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, p. 713-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Club échangiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 170-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison close.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 533-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, p. 543-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 533-534</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 917-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 838</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">prostitué (ée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 709-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 849-850</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex-shop.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 783</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prostitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 711-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 170-171</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bar à hôtesses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 917-918</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peep-Show</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485202v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mon toulouse : Ö Tolosa rosa, in (Collectif) Raffuts, Toulouse, éditions du Corbeau,</w:t>
               </w:r>
@@ -12564,185 +12564,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Violation des droits et maltraitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Langevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Lisst-cers Cnrs, Ligue des droits de l'Homme,; Etats Généraux des Migrations. 2019, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toulouse : un dispositif de maintien de l’ordre disproportionné et dangereux pour les libertés publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Lisst-cers Cnrs, Ligue des droits de l'Homme; Syndicat des avocats de France; Fondation Copernic. 2019, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103935v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-02377141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principes républicains bafoués par la préfecture de Toulouse, Une maltraitance institutionnalisée, Rapport de l’Observatoire de l’accueil des étranger-e-s à la préfecture de Toulouse</w:t>
               </w:r>
@@ -13175,51 +13175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C0A424C"/>
+    <w:nsid w:val="BCAC2479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13406,51 +13406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-welzer-lang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4484-1058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029552133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476338v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chaker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.041.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Wittner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schutz-Sanson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Filiod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Filiod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Quentrec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426988v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2862/comparutions-immediates-quelle-justice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pioro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215765v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barbosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509114v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castex Patrick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/FPI.134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2698/masculinites-etat-des-lieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485192v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285588v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285586v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476325v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485198v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485212v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485207v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485205v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285596v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133760v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mourgues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Couttausse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Faucoup" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749313v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toustou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gassiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301348v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832859v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez Montoya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Goldman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#233; Gilles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Pierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Langevine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01634338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang (images)" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assist&#233; de Marie-Christine Perrin Aide &#192; La R&#233;alisation : Fran&#231;ois Saint Pierre&#8232;(montage) : Pascal Fayeton&#8232; ; (voix) : Nathalie Pagnac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-welzer-lang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4484-1058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029552133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chaker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.041.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Wittner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schutz-Sanson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Filiod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Filiod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Quentrec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426988v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2862/comparutions-immediates-quelle-justice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pioro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285165v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barbosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509114v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castex Patrick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/FPI.134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2698/masculinites-etat-des-lieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485192v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285588v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476325v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285197v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285183v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485207v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485201v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485205v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285596v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133760v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mourgues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Couttausse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Faucoup" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749313v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toustou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gassiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301348v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832859v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez Montoya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Goldman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#233; Gilles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Pierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377141v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Langevine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01634338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang (images)" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assist&#233; de Marie-Christine Perrin Aide &#192; La R&#233;alisation : Fran&#231;ois Saint Pierre&#8232;(montage) : Pascal Fayeton&#8232; ; (voix) : Nathalie Pagnac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>