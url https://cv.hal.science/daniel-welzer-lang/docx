--- v1 (2026-04-04)
+++ v2 (2026-05-17)
@@ -337,303 +337,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biphobia in the gay and lesbian community.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bisexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1-2), pp.81-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virilité : changements et précarisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (2), pp.90-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Biphobia in the gay and lesbian community.</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intervention auprès des hommes... aussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bisexuality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (1-2), pp.81-95</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Des femmes et des hommes : un enjeu pour le social, 65, pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité masculine, entre changements, résistances et tiraillements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observatoire (Liège)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53, pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284320v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00284319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'accueil des hommes violents, penser le masculin.</w:t>
               </w:r>
@@ -902,165 +902,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changer les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No pasaran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, antipatriarcat, Hors-série, pp.40-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les hommes et le porno, la nouvelle pornographie comme résistance masculine aux changements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Politiques de la pornographie,, pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284118v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00284160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaborer de nouvelles formes de transversalité</w:t>
               </w:r>
@@ -1178,303 +1178,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Implication des hommes dans les combats antisexistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, Fédération Nationale Solidarité Femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Actes de la 1re université d'été, 14-15-16 septembre 2001,, pp.49-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A construção do masculino : dominação das mulheres e homofobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de estudos feministas (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (2), pp.460-482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une charte éthique des rapports entre chercheur-e-s et mouvements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aSPAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Rodeville Mireille (dir.), Aspasie, 20 ans, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etudier les hommes et les rapports sociaux de sexe : où sont les problèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utinam - Revue de Sociologie et d'Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Le genre : de la catégorisation du sexe, pp.289-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283922v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-00284153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeunes et la sexualité dans les cités</w:t>
               </w:r>
@@ -2084,234 +2084,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Abus dits sexuels en prison : une affaire d'hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31, pp.211-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre l'homophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Les Cahiers de l'adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment étudier les sexualités masculines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal du SIDA. Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Transcriptase, numéro spécial XIIe Conférence Internationale sur le Sida, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284145v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00283909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Viols et violences masculines : faire le point » et « La “planète échangiste” à travers ses petites annonces »,</w:t>
               </w:r>
@@ -4230,1476 +4230,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Sœurs de la Perpétuelle Indulgence. Animation d'atelier sur les transgressions du genre et communication à l'Université d'Été Euroméditerrannéenne des Homosexualités,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une perspective proféministe dans l'étude des hommes, du masculin et des masculinités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur la recherche féministe dans la francophonie plurielle, université Cheikh Anta Diop,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Dakar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Sœurs de la Perpétuelle Indulgence. Animation d'atelier sur les transgressions du genre et communication à l'Université d'Été Euroméditerrannéenne des Homosexualités,</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender relations, research methods and AIDS prevention, poster présenté au colloque, Agence Nationale de Recherche sur le Sida, Commission Européenne, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le Sida en Europe, nouveaux enjeux pour les sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Homophobie en prison : enjeux théoriques et conséquences pour la prévention. Agence Nationale de Recherche sur le Sida, Commission Européenne, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au colloque « Le Sida en Europe, nouveaux enjeux pour les sciences sociales »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démystifier le travail sexuel : l'apport des sciences sociales et du travail de terrain. Travail sexuel/clients : deux paradigmes compréhensifs différents ? Communication à la session « Le Travail sexuel et les clients » (animation de la session),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international sur la prostitution et les autres métiers du sexe « When the sex works », International Conference on Prostitution and other Sex Work, Montréal, Groupe de Recherche et d'Intérêts Publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des hommes et homophobie : les rapports sociaux de sexe dans la construction du genre masculin, dans la session « Etudes sur les hommes, et par des hommes, et problématique des rapports sociaux de sexe » (organisateur et responsable de la session) ; Apports du féminisme et construction de la catégorie sociale homme, à la session « Pourrons-nous encore danser ensemble... ? En quête d'un nouveau regard sur la famille, la maternité et la paternité » dirigée par Francine Descarries, Christine Corbeil, Anne Quéniard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « La Recherche féministe dans la francophonie : Etat de la situation et pistes de collaboration », chaire d'étude sur la condition des femmes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Québec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les sexualités clandestines : questions de méthodes et stratégies d'alliance. Communication au colloque international, Perpignan-Barcelone, 28-31 mai 1996, université Toulouse-Le Mirail, département d'Anthropologie Barcelone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La Ville, l'argent, la mort »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et voir la sexuation de l'espace domestique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au séminaire INED-GDR Famille CNRS, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1992, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Transgressions des définitions sociales de la masculinité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mission de coordination de la 4e conférence mondiale sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Recherches-actions sur la prostitution : bilan et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au Séminaire National de l'Agence Française de Lutte contre le Sida, Direction Générale de la Santé,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinity, ethnography and domestic space. Communication à la conférence internationale, Environment design and research in Architecture (EDRA), 24th edition, USA, Illinois, Chicago (avec Jean-Paul Filiod)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Power by design »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1993, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ethnologue comme médiateur. Communication aux troisièmes rencontres du réseau national des jeunes ethnologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L'Ethnologie contemporaine : parcours en enjeux »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1993, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction sociale du genre, violences domestiques et domination. Communication au IVe congrès international sur l'éducation familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Développement et intervention »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1993, Fribourg (Suisse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Prostitution lyonnaise : problèmes épistémologiques. Communication au séminaire du GREH, université René Descartes (Paris V), coorganisé par l'AFLS, l'ANRS, Laboratoire d'éthique médicale et biologique de Necker-Paris V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Pour une approche des sexualités au temps du sida »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1993, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sida : un enjeu de la communication sociale. Animation de la commission sexualité, co-présidence avec Michel Bozon et André Béjin, GDR Famille CNRS (F. de Singly dir.), Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 1999, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Oct 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gender relations, research methods and AIDS prevention, poster présenté au colloque, Agence Nationale de Recherche sur le Sida, Commission Européenne, Paris</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Stratégies de sortie de la violence domestique. Communication au IIe congrès mondial sur la violence et la coexistence humaine, et animation de la table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Le Sida en Europe, nouveaux enjeux pour les sciences sociales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">« Hommes et violences », Association internationale d'échanges scientifiques sur la violence et la coexistence humaine, université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Homophobie en prison : enjeux théoriques et conséquences pour la prévention. Agence Nationale de Recherche sur le Sida, Commission Européenne, Paris</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ineffable SIDA et ses apports en Sciences Sociales (co-auteurs Pierre Dutey, Patrick Pelege de Bourges).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au colloque « Le Sida en Europe, nouveaux enjeux pour les sciences sociales »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, France</w:t>
+              <w:t xml:space="preserve">Communication au XIVe congrès de l'Association Internationale des Sociologues de Langue Française, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...711 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Prostitution lyonnaise à l'heure du désordre, comment lier anciens et (post) modernes dans une communication commune ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au séminaire national de l'Agence Française de Lutte contre le Sida, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">L'Ineffable SIDA et ses apports en Sciences Sociales (co-auteurs Pierre Dutey, Patrick Pelege de Bourges).</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Propre et le rangé dans l'espace domestique et la différence des sexes (co-auteur Jean-Paul Filiod).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au XIVe congrès de l'Association Internationale des Sociologues de Langue Française, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le Propre et le rangé dans l'espace domestique et la différence des sexes (co-auteur Jean-Paul Filiod).</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie et anthropologie de la famille contre travail social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au XIVe congrès de l'Association Internationale des Sociologues de Langue Française, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1992, France</w:t>
+              <w:t xml:space="preserve">Communication au colloque de l'ANPASE (Association Nationale des Personnels et acteurs de l'Action Sociale en faveur de l'Enfance et de la famille)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Emergence du masculin dans l'espace domestique. Communication à la Ve conférence internationale de recherche sur l'habitat (CILOG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« A la croisée des chemins », Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284802v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00284792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme battue ? Vous avez dit femme battue ? Communication au colloque de l'AED du Centre de Droit de la Famille, université Jean Moulin Lyon III</w:t>
               </w:r>
@@ -6295,231 +6295,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utopies conjugales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 224 p., 2007, Essais Payot</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La violencia domestica a traves de 60 preguntas y 59 respuestas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El libro de bolsillo, p. 224, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Payot, 224 p., 2007, Essais Payot</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maschi E altri maschi, Gli uomini e la sessualità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulio Einaudi, p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Giulio Einaudi, p., 2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrête, tu me fais mal...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 304 p., 2005, Petite collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes : entre changements et résistances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
@@ -6552,879 +6614,817 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aléas, pp.383, 2005, Collection problèmes d'aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Payot, 304 p., 2005, Petite collection</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planète échangiste : les sexualités collectives en France, Paris,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Payot, 2005</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hommes violents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 460 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Payot, 460 p., 2005</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planète échangiste : les sexualités collectives en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 578 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Payot, 578 p., 2005</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hommes en changements Actes du séminaire européen sur les résistances masculines aux changements (Toulouse, les 20-21 février 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Meidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pioro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">: Les hommes aussi changent, Paris, Traduit en italien en 2006 : Maschi E altri maschi, Gli uomini e la sessualità, Torino (Italie), Giulio Einaudi editore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, pp.446, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mouvement gai dans la lutte contre le sida : les Sœurs de la Perpétuelle Indulgence, Paris, « logiques sociales » (avec Jean-Yves Le Talec et Sylvie Tomolillo).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan, coll., 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et masculinité, Montpellier, (avec David Jackson).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Scrupules, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre commerce du sexe et utopies : l'échangisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualités et Violences en prison, ces abus qu'on dit sexuels en milieu carcéral, Observatoire International des Prisons, Lyon, (avec Lilian Mathieu et Michaël Faure).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Aléas, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualités et violences en prison. Ces abus qu'on dit sexuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Quentrec</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aléas / OIP, pp.280, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Payot, pp.446, 2004</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualités et Violences en prison, ces abus qu'on dit sexuels en milieu carcéral, Observatoire International des Prisons, Lyon, (avec Lilian Mathieu et Michaël Faure).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Aléas, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...335 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215765v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00285165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostitution, les uns, les unes et les autres, Paris, Anne-Marie Métaillé (avec Lilian Mathieu et Odette Barbosa).</w:t>
               </w:r>
@@ -9227,165 +9227,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Virilisme : la dérive des citées », in TDC,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de Recherche Pédagogique,, pp.18-21, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Genre et sexualités : un champ en co-construction » in Ignasse G., Welzer-Lang D (dir),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et sexualités,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, L'harmattan,, pp.227-237, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285197v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00285196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Prostitution masculine », in Eribon Didier (dir.),</w:t>
               </w:r>
@@ -10124,165 +10124,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les Transgenders, ou comment classer l'inclassable ? », in Quels Corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Quels Corps ? Constructions sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constructions sexuelles, pp.181-192, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Penser l'articulation entre recherches et prévention : l'expérience lyonnaise », in Bajos Nathalie, Bozon Michel, Giami Alain, Doré Véronique, Souteyrand Yves (dir.),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualité et sida, Recherches en sciences sociales, Paris, ANRS,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coll « sciences sociales et sida », pp.323-332, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285183v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00285180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et l'autonomie des hommes ? »,</w:t>
               </w:r>
@@ -10676,169 +10676,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Etudes ou écrits sur les hommes ou le masculin en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Welzer-Lang, Jean Paul Filiod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des hommes et du masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, Presses universitaires de Lyon, pp. 13-23, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Etudes ou écrits sur les hommes ou le masculin en France » et « Le Double standard asymétrique », in Welzer-Lang Daniel, Filiod Jean-Paul (dir.), Des Hommes et du Masculin, Aix-en-Provence, université de Provence - Lyon, université de Lyon 2, CEFUP, (Bulletin d'informations et d'études féminines, n.s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Hommes et du Masculin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.13-23, 127-146, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285174v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01432772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10850,895 +10850,895 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proxénétisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 713-714</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce du sexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 181-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 543-545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison close.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 533-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauna.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 783</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Téléphone rose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, p. 849-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strip-tease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, p. 838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 783</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Club échangiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 170-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 181-182</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 917-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 713-714</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex-shop.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 170-171</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prostitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 711-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 533-534</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">prostitué (ée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 709-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 543-545</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peep-Show</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, p. 917-918</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bar à hôtesses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, p. 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485194v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00485202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mon toulouse : Ö Tolosa rosa, in (Collectif) Raffuts, Toulouse, éditions du Corbeau,</w:t>
               </w:r>
@@ -12564,185 +12564,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toulouse : un dispositif de maintien de l’ordre disproportionné et dangereux pour les libertés publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Lisst-cers Cnrs, Ligue des droits de l'Homme; Syndicat des avocats de France; Fondation Copernic. 2019, 137 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violation des droits et maltraitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Langevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Lisst-cers Cnrs, Ligue des droits de l'Homme,; Etats Généraux des Migrations. 2019, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Langevine</w:t>
-[...28 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02377141v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-02103935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principes républicains bafoués par la préfecture de Toulouse, Une maltraitance institutionnalisée, Rapport de l’Observatoire de l’accueil des étranger-e-s à la préfecture de Toulouse</w:t>
               </w:r>
@@ -13175,51 +13175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCAC2479"/>
+    <w:nsid w:val="21B390C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13406,51 +13406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-welzer-lang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4484-1058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029552133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284320v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chaker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284153v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.041.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Wittner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schutz-Sanson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Filiod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Filiod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Quentrec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284803v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426988v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2862/comparutions-immediates-quelle-justice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pioro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285165v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barbosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509114v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castex Patrick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/FPI.134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2698/masculinites-etat-des-lieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485192v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285588v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476325v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285197v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285183v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485209v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485207v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485201v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485205v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285596v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133760v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mourgues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Couttausse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Faucoup" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749313v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toustou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gassiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301348v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832859v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez Montoya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Goldman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#233; Gilles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Pierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377141v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Langevine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01634338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang (images)" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assist&#233; de Marie-Christine Perrin Aide &#192; La R&#233;alisation : Fran&#231;ois Saint Pierre&#8232;(montage) : Pascal Fayeton&#8232; ; (voix) : Nathalie Pagnac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-welzer-lang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4484-1058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029552133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476338v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chaker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.041.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Wittner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schutz-Sanson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283902v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Filiod" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Filiod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283901v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Quentrec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pioro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284804v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426988v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2862/comparutions-immediates-quelle-justice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476306v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corbiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pioro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barbosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509114v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castex Patrick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3149/FPI.134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com/ouvrage/2698/masculinites-etat-des-lieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485192v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285588v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285589v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476325v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285584v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285197v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285180v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285174v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485212v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485194v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285596v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133760v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mourgues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Couttausse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Faucoup" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749313v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toustou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gassiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301348v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832859v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez Montoya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Goldman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207613v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#233; Gilles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Pierre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Langevine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495488v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01634338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang (images)" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assist&#233; de Marie-Christine Perrin Aide &#192; La R&#233;alisation : Fran&#231;ois Saint Pierre&#8232;(montage) : Pascal Fayeton&#8232; ; (voix) : Nathalie Pagnac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>