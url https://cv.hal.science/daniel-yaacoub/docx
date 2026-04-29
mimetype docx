--- v1 (2026-03-24)
+++ v2 (2026-04-29)
@@ -793,277 +793,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-génération, transfert et conversion d'énergie électronique en espaces de chemins pour le design inverse de procédés solaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villemin</w:t>
+                <w:t xml:space="preserve">Knowledge models of photobioreactors and their paths integral formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farges</w:t>
+                <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Journées Annuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche CNRS TAMARYS, Jun 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">MELiSSA Conference : Current and Future Ways to Closed Life Support Systems, ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744479v1</w:t>
+                <w:t xml:space="preserve">hal-04845156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge models of photobioreactors and their paths integral formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-génération, transfert et conversion d'énergie électronique en espaces de chemins pour le design inverse de procédés solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gros</w:t>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MELiSSA Conference : Current and Future Ways to Closed Life Support Systems, ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quatrièmes Journées Annuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche CNRS TAMARYS, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845156v1</w:t>
+                <w:t xml:space="preserve">hal-03744479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de la production d'hydrogène solaire par photosynthèse artificielle</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche sur l’Energie Solaire, Jun 2022, Albi, France</w:t>
@@ -1861,51 +1861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821624v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821624v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>