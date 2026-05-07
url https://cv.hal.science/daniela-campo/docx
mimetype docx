--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -516,174 +516,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female Education in a Chan Public Monastery in China: The Jiangxi Dajinshan Buddhist Academy for Nuns</w:t>
+                <w:t xml:space="preserve">“La méthode du kan huatou dans le bouddhisme chinois du XXe siècle”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro spécial 'La méditation bouddhique et son acculturation en Asie' dirigé par Kim Kyong-Kon, 239 (4), pp.697-716</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04006973v1</w:t>
+                <w:t xml:space="preserve">halshs-04006959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La méthode du kan huatou dans le bouddhisme chinois du XXe siècle”</w:t>
+                <w:t xml:space="preserve">Female Education in a Chan Public Monastery in China: The Jiangxi Dajinshan Buddhist Academy for Nuns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Gender Asymmetry and Nuns’ Agency in the Asian Buddhist Traditions, 13 (11), pp.1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rel13111020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04006959v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04006973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imposing the rules: reform and rebellion at Gushan Yongquan Monastery in the 1930s</w:t>
               </w:r>
@@ -3094,51 +3094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0B3F45E"/>
+    <w:nsid w:val="804F9609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3242,51 +3242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6012F77E"/>
+    <w:nsid w:val="C4E4FB11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3390,51 +3390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2206FC00"/>
+    <w:nsid w:val="926230A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3538,51 +3538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="60709580"/>
+    <w:nsid w:val="A3B8289D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3778,51 +3778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crta.info/wiki/Main_Page" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hisaar.unistra.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vinayarevival.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceibouddhisme.fr/2024/02/1043/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Campo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel13111020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kreis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Teinturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Bianchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Paolillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-640-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Zhe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Wang &#29579;&#21551;&#20803;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-640-4/003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09735-8.p.0633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crta.info/wiki/Main_Page" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hisaar.unistra.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vinayarevival.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceibouddhisme.fr/2024/02/1043/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Campo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel13111020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kreis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Teinturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Bianchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Paolillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-640-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013122v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Zhe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Wang &#29579;&#21551;&#20803;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-640-4/003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goossaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09735-8.p.0633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>