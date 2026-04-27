--- v0 (2026-03-18)
+++ v1 (2026-04-27)
@@ -250,2299 +250,2338 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wirelessly Powered Battery-Free Sensing Nodes for Internet of Things Applications</w:t>
+                <w:t xml:space="preserve">A Protocol-Agnostic Backscatter-Based Security Layer for Ultra-Low-Power SWIPT IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (7), pp.26-46. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMM.2024.3488593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2026.3663551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142829v1</w:t>
+                <w:t xml:space="preserve">hal-05594104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Industrial IoT for Civil Engineering Structural Health Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wirelessly Powered Battery-Free Sensing Nodes for Internet of Things Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+                <w:t xml:space="preserve">Darshan Shetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herail</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jasmin Grosinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (5), pp.8921 - 8944. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (7), pp.26-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3321958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMM.2024.3488593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247382v1</w:t>
+                <w:t xml:space="preserve">hal-05142829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating materials: Communicating concrete development for construction industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomous Industrial IoT for Civil Engineering Structural Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël David</w:t>
+                <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Derigent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Loubet</w:t>
+                <w:t xml:space="preserve">Philippe Herail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (4), pp.6983-6994. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), pp.8921 - 8944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tii.2024.3352261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2023.3321958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428096v1</w:t>
+                <w:t xml:space="preserve">hal-04247382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on the Security Challenges of Low-Power Wireless Communication Protocols for Communicating Concrete in Civil Engineerings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Communicating materials: Communicating concrete development for construction industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23041849⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.6983-6994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tii.2024.3352261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154993v1</w:t>
+                <w:t xml:space="preserve">hal-04428096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Wireless Power Transfer: Where We Are and Where We Want to Go</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Palazzi</w:t>
+                <w:t xml:space="preserve">A Survey on the Security Challenges of Low-Power Wireless Communication Protocols for Communicating Concrete in Civil Engineerings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Correia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMM.2022.3210145⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23041849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196707v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion Detection System for IoT: Analysis of PSD Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (4), pp.2353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23042353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multifunctional Battery-Free Bluetooth Low Energy Wireless Sensor Node Remotely Powered by Electromagnetic Wireless Power Transfer in Far-Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+                <w:t xml:space="preserve">Radiative Wireless Power Transfer: Where We Are and Where We Want to Go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Palazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqiang Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Loubet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ke Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (11), pp.4054. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.57-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22114054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMM.2022.3210145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682579v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Antenna in 3D Configuration for Rectenna Wireless Power Transmission Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Multifunctional Battery-Free Bluetooth Low Energy Wireless Sensor Node Remotely Powered by Electromagnetic Wireless Power Transfer in Far-Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (9), pp.3193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21093193⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22 (11), pp.4054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22114054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540535v1</w:t>
+                <w:t xml:space="preserve">hal-03682579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized NFC Circuit and Coil Design for Wireless Power Transfer with 2D Free-Positioning and Low Load Sensibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Germano Buchmeier</w:t>
+                <w:t xml:space="preserve">Compact Antenna in 3D Configuration for Rectenna Wireless Power Transmission Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaia Fortes Montilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (23), pp.8074. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21238074⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.3193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21093193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621225v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LoRaWAN Battery-free Wireless Sensors Network designed for Structural Health Monitoring in the Construction Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Loubet</w:t>
+                <w:t xml:space="preserve">Optimized NFC Circuit and Coil Design for Wireless Power Transfer with 2D Free-Positioning and Low Load Sensibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Germano Buchmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvenal Alarcon Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Gardner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amaia Fortes Montilla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (7), pp.1510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19071510⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (23), pp.8074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21238074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083374v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin-Film MOSFET-Based Pressure Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan L.W. Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan L.W. Gardner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea de Luca</w:t>
+                <w:t xml:space="preserve">Julien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Udrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (7), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2927694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Battery-Free Wireless Sensor for Cyber-Physical Systems Dedicated to Structural Health Monitoring Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">LoRaWAN Battery-free Wireless Sensors Network designed for Structural Health Monitoring in the Construction Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Udrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2900161⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (7), pp.1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19071510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175814v1</w:t>
+                <w:t xml:space="preserve">hal-02083374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Implementation of a Battery-Free Wireless Sensor for Cyber-Physical Systems Dedicated to Structural Health Monitoring Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/itl2.54⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.24679-24690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2900161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063758v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost flexible assembly technique applied in wireless sensors and organic transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Addressing scalable, optimal and secure communications over LoRa networks: challenges and research directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nano-Bio-Materials and Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internet Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/itl2.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194426v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Design of Wireless Communicating Reinforced Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Loubet</w:t>
+                <w:t xml:space="preserve">Low cost flexible assembly technique applied in wireless sensors and organic transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin-Daniel Fotache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Nano-Bio-Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.262-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067206v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct shaping of oxides by laser insolation of transition metal oxalates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the Design of Wireless Communicating Reinforced Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.03.030⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.75002-75014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2883434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767894v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Substrate Technology for Millimeter Wave Wireless Power Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct shaping of oxides by laser insolation of transition metal oxalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Presmanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhening Yang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corine Bonningue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Power Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (1), pp.24-33. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (16), pp.5315-5320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/wpt.2015.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067213v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Work Regimes of an Organic Thin Film Transistor OTFT and Possible Applications in Bioelectronics</w:t>
+                <w:t xml:space="preserve">Flexible Substrate Technology for Millimeter Wave Wireless Power Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Ravariu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Zhening Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Bioscience and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (3), pp.7-13. </w:t>
+              <w:t xml:space="preserve">Wireless Power Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11648/j.bio.s.2015030301.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/wpt.2015.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083172v1</w:t>
+                <w:t xml:space="preserve">hal-02067213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-strip slow wave line for phase shifting cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,51 +2693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pathirana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Z. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Udrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2751,1127 +2790,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high efficiency differential 60GHz VCO in a 65 nm CMOS technology for WSN applications</w:t>
+                <w:t xml:space="preserve">Different Work Regimes of an Organic Thin Film Transistor OTFT and Possible Applications in Bioelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kraemer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cristian Ravariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.bio.s.2015030301.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642019v1</w:t>
+                <w:t xml:space="preserve">hal-02083172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Very Low-power, Low-cost 60 GHz Receiver Front-End Implemented in 65 nm CMOS Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">A high efficiency differential 60GHz VCO in a 65 nm CMOS technology for WSN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.314 - 316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591033v1</w:t>
+                <w:t xml:space="preserve">hal-00642019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Largely Reconfigurable Impulse Radio UWB Transceiver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design of a Very Low-power, Low-cost 60 GHz Receiver Front-End Implemented in 65 nm CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (Special Issue 2), p.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078711000067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591004v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Scalable Model for MEMS Capacitive Shunt Switches at Millimeter Wave Frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Largely Reconfigurable Impulse Radio UWB Transceiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (11), p.2824-2833</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (6), p.453-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591017v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Order-Reducing Behavioral Modeling Approach for Microwave Oscillators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Frequency Scalable Model for MEMS Capacitive Shunt Switches at Millimeter Wave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Jason Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57 (4), pp. 991 - 1006</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (11), p.2824-2833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420342v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Capacity Limitations versus Hardware Implementation for UWB Impulse Radio Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Nonlinear Order-Reducing Behavioral Modeling Approach for Microwave Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.339-353</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (4), pp. 991 - 1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452693v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodology to design advanced MR-IRUWB communication system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Channel Capacity Limitations versus Hardware Implementation for UWB Impulse Radio Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.1412-1413</w:t>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.339-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452691v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Hardware Implementation of a Reconfigurable Mostly Digital IR-UWB Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (4), pp. 295-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Architecture Modeling of an UWB Receiver for Wireless Sensor Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">New methodology to design advanced MR-IRUWB communication system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4599, pp. 408 - 420</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1412-1413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420245v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Recognition System on Chip Using the Support Vector Machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">System Architecture Modeling of an UWB Receiver for Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salim Ouadjaout</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4599, pp. 408 - 420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018060v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Object Recognition System on Chip Using the Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Reyna-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ouadjaout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.993-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/ASP.2005.993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Cellular Analog Network for MRF-based Video Motion Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Luthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 46 (2), pp.281-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3881,4961 +4011,4987 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Dual-Key Authentication via Wireless Power Transfer for Secure SWIPT-Based IoT Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 55th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.443-446, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backscattering and Wireless Power Transfer in Battery-Free Sensors for Structural Health Monitoring of Reinforced Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Loubet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency energy harvesting for communicating materials: Application to the construction industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Derigent</w:t>
+                <w:t xml:space="preserve">Réseau de capteurs Bluetooth Low Energy, sans fil et sans batterie, télé-alimentés par transfert de puissance électromagnétique rayonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Loubet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems, ICECS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.503-506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831840v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Security and Identification Concept for SWIPT Systems in IoT Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+                <w:t xml:space="preserve">Toward Context-aware Security for Individual Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo E Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704048v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de capteurs Bluetooth Low Energy, sans fil et sans batterie, télé-alimentés par transfert de puissance électromagnétique rayonnée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">A New Security and Identification Concept for SWIPT Systems in IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.110-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740194v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Context-aware Security for Individual Information Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware Integration of a Neural Network onto FPGA and its Application to Sound Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Danès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602354v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Integration of a Neural Network onto FPGA and its Application to Sound Source Localization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarization Shift Keying for Device Authentication in Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki E Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848970⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.296-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831805v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Shift Keying for Device Authentication in Wireless Sensor Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Circular Polarization Shift Keying for IoT Communications Security: A Proof of Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki E Djidjekh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732078⟩</w:t>
+              <w:t xml:space="preserve">IEEE 31st International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742060v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Polarization Shift Keying for IoT Communications Security: A Proof of Concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Hardware Add-On for IoT Secure Communications: Polarization Shift Keying Smart Antenna System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki E Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 31st International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 10th World Forum on Internet of Things (WF-IoT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Ottawa, Canada. pp.811-816</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798844v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hardware Add-On for IoT Secure Communications: Polarization Shift Keying Smart Antenna System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Backscattering Rectifier for Security and Identification in the context of Simultaneous Wireless Information and Power Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th World Forum on Internet of Things (WF-IoT 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.300-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787064v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattering Rectifier for Security and Identification in the context of Simultaneous Wireless Information and Power Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Battery-free Wireless Sensors for IoT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732847⟩</w:t>
+              <w:t xml:space="preserve">2024 15th International Conference on Communications (COMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763660v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-free Wireless Sensors for IoT applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio-frequency energy harvesting for communicating materials: Application to the construction industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 15th International Conference on Communications (COMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMM62355.2024.10741486⟩</w:t>
+              <w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems, ICECS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10848725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786096v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery-free Bluetooth Low Energy Wireless Sensor Powered by Radiative Wireless Power Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NewCAS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Edinburg,, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS57931.2023.10198088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-Band and Flexible CPW-Fed Antenna for RF Energy Harvesting Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials communicating with the BIM: results of the McBIM project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Derigent</w:t>
+                <w:t xml:space="preserve">Battery-free Bluetooth Low Energy Sensing Nodes for Structural Health Monitoring of Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël David</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Structural Health Monitoring, IWSHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Standford, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03782567v1</w:t>
+                <w:t xml:space="preserve">hal-03648201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Wireless Sensors Network for the Implementation of a Cyber-Physical System Monitoring Reinforced Concrete Civil Engineering Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Battery-free, Wirelessly Powered and Controlled Concrete Resistivity Sensing Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications (TA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.004⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041567v1</w:t>
+                <w:t xml:space="preserve">hal-03648926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Polyimide Flexible Antenna Design for S- Band Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Réseau de capteurs sans fil et sans batterie télé-alimentés par transfert d'énergie électromagnétique radiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Mennekens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Antennas and Propagation (EuCAP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOURNÉES SCIENTIFIQUES URSI France 2022 - NANO, MESO, MICRO : SCIENCES ET INNOVATIONS POUR LA RADIO ET LA PHOTONIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680037v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-free, Wirelessly Powered and Controlled Concrete Resistivity Sensing Node</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Réseau de capteurs sans fil et sans batterie télé-alimentés par transfert de puissance électromagnétique rayonnée destiné au suivi de l'état de santé structurelle des bétons armés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Journées Nationales Microondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648926v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-free Bluetooth Low Energy Sensing Nodes for Structural Health Monitoring of Concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Battery-free Structural Health Monitoring System for Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Structural Health Monitoring, IWSHM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Standford, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648201v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de capteurs sans fil et sans batterie télé-alimentés par transfert de puissance électromagnétique rayonnée destiné au suivi de l'état de santé structurelle des bétons armés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design of a 5G experimental platform based on OpenAirInterface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Owezarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Journées Nationales Microondes (JNM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">TridentCom'2022 - 17th EAI International Conference on Tools for Design, Implementation and Verification of Emerging Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648908v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de capteurs sans fil et sans batterie télé-alimentés par transfert d'énergie électromagnétique radiative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+                <w:t xml:space="preserve">Materials communicating with the BIM: results of the McBIM project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES SCIENTIFIQUES URSI France 2022 - NANO, MESO, MICRO : SCIENCES ET INNOVATIONS POUR LA RADIO ET LA PHOTONIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648216v1</w:t>
+                <w:t xml:space="preserve">hal-03782567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-free Structural Health Monitoring System for Concrete Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Autonomous Wireless Sensors Network for the Implementation of a Cyber-Physical System Monitoring Reinforced Concrete Civil Engineering Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Structural Health Monitoring, IWSHM 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications (TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648195v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 5G experimental platform based on OpenAirInterface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Novel Polyimide Flexible Antenna Design for S- Band Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Owezarski</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mennekens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TridentCom'2022 - 17th EAI International Conference on Tools for Design, Implementation and Verification of Emerging Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on Antennas and Propagation (EuCAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9768917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855794v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting for Battery-Free Wireless Sensors Network Embedded in a Reinforced Concrete Beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th European Microwave Conference (EuMC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands. pp.702-705, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC48046.2021.9338186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Wireless Sensor Network Designed to Be Embedded in Reinforced Concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Communication materials applied to the construction industry : concepts and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society (IECON 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Journée Nationale Contrôle Santé et Monitoring des Structures, SHM-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014102v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication materials applied to the construction industry : concepts and first results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design and Characterization of Compact Antennas for Wireless Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Nationale Contrôle Santé et Monitoring des Structures, SHM-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Workshop on Antenna Technology (iWAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Bucharest, Romania. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iWAT48004.2020.1570616078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553318v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of Compact Antennas for Wireless Sensing Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ultra-Compact and High-Efficiency Rectenna for Wireless Sensing Applications in Concrete Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Workshop on Antenna Technology (iWAT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iWAT48004.2020.1570616078⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE/MTT-S International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. pp.988-991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919841v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Compact and High-Efficiency Rectenna for Wireless Sensing Applications in Concrete Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+                <w:t xml:space="preserve">Implementation of a Wireless Sensor Network Designed to Be Embedded in Reinforced Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/MTT-S International Microwave Symposium (IMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223813⟩</w:t>
+              <w:t xml:space="preserve">46th Annual Conference of the IEEE Industrial Electronics Society (IECON 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.2195-2200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014084v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirelessly Powered and Battery-Free LoRaWAN Wireless Sensing Nodes Designed for Communicating Reinforced Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Udrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Structural Health Monitoring (IWSHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Standford, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12783/shm2019/32230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials communicating with the BIM: aims and first results of the McBIM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Structural Health Monitoring, IWSHM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stanford, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital building twins - Contributions of the ANR McBIM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Signal Image Technology &amp; Internet based Systems, SITIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sorrento, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SITIS.2019.00071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nœuds de mesure sans-fil et sans batterie communiquant en LoRa et commandés par leur interface d’alimentation par transfert d’énergie radiofréquence en champ lointain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical layer abstraction for performance evaluation of leo satellite systems for iot using time-frequency aloha scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">3GPP NB-IoT coverage extension using LEO satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE Global Conference on Signal and Information Processing (GlobalSIP 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646372⟩</w:t>
+              <w:t xml:space="preserve">IEEE 87th Vehicular Technology Conference (VTC2018-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059899v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3GPP NB-IoT coverage extension using LEO satellites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Physical layer abstraction for performance evaluation of leo satellite systems for iot using time-frequency aloha scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Radzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dervin</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 87th Vehicular Technology Conference (VTC2018-Spring)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IEEE Global Conference on Signal and Information Processing (GlobalSIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Anaheim, CA, United States. pp.1076-1080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02059933v1</w:t>
+                <w:t xml:space="preserve">hal-02059899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible technology for millimeter-wave wireless sensors applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Energy efficient IR-UWB transceiver for autonomous wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Internet of Things, Data and Cloud Computing (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3018896.3036372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066160v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient IR-UWB transceiver for autonomous wireless sensor network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Stack Cross-layer Analytical Model for CSMA/CA IEEE 802.15.4 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet of Things, Data and Cloud Computing (ICC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3018896.3036372⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3018896.3065839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082708v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stack Cross-layer Analytical Model for CSMA/CA IEEE 802.15.4 Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Energy efficient wireless sensors networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monteil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Semiconducteur Conference (CAS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sinaii, Romania. 24p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624741v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient wireless sensors networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultra-low power IR-UWB transceiver for wireless sensors network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconducteur Conference (CAS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semiconductor Conference (CAS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sinaia, France. pp.285-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2017.8101227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083200v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low power IR-UWB transceiver for wireless sensors network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">VHF/UHF Kapton supported antenna for cubesat applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconductor Conference (CAS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082702v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHF/UHF Kapton supported antenna for cubesat applications</w:t>
+                <w:t xml:space="preserve">Flexible technology for millimeter-wave wireless sensors applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Calmon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Sebastian, Spain. pp.303-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066252v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic multi-channel allocation mechanism for wireless multimedia sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Self-Powered energy harvester strain sensing device for structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POWERMEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.12070 - 12070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493785v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Phase Shifting Cell Based on Micro-Strip Slow Wave Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8850,5086 +9006,5060 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on RF-MEMS and RF-Microsystems (MEMSWAVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Powered energy harvester strain sensing device for structural health monitoring</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kapton Flexible Technology for V-band Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhening Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POWERMEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on RF-MEMS and RF-Microsystems (MEMSWAVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bucarest, Romania. pp.19-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497552v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapton Flexible Technology for V-band Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Takacs</w:t>
+                <w:t xml:space="preserve">Dynamic multi-channel allocation mechanism for wireless multimedia sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on RF-MEMS and RF-Microsystems (MEMSWAVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bucarest, Romania. pp.19-22</w:t>
+              <w:t xml:space="preserve">Wireless Days (WD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066202v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Kapton based passive circuits at microwave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhening Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic field effect transistor OFET optimization considering volume channel conduction mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ravariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Babarada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Prelipceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semiconductor Conference (CAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sinaia, Romania. pp.113-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMICND.2015.7355179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie pour intégration hétérogène sur substrat souple dans le domaine millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhening Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et fiabilité technologique des micro-commutateurs capacitifs RF</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Small Size High Isolation Wilkinson Power Splitter for 60 GHz Wireless Sensor Network Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Ercoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes (JNM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Phoenix, United States. p.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943864v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Size High Isolation Wilkinson Power Splitter for 60 GHz Wireless Sensor Network Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réseau d'antennes patch à 60 GHz excitées par microrubans en U sur membrane Si/BCB et contrôlées par des déphaseurs à MEMS RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Phoenix, United States. p.85-88</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591037v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'antennes patch à 60 GHz excitées par microrubans en U sur membrane Si/BCB et contrôlées par des déphaseurs à MEMS RF</w:t>
+                <w:t xml:space="preserve">Implementation of Broadband Microstrip-U Coupled patch array on Si/BCB Membrane for Beamforming application at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Villeneuve</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EUCAP 2011: 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623220v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Broadband Microstrip-U Coupled patch array on Si/BCB Membrane for Beamforming application at 60 GHz</w:t>
+                <w:t xml:space="preserve">Implementation of broadband microstrip-u coupled patch array on SI/BCB membrane for beamforming applications at 60 GHZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Puyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011: 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EUCAP 2011 : proceedings of the 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1263 - 1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943863v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of broadband microstrip-u coupled patch array on SI/BCB membrane for beamforming applications at 60 GHZ</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersion et fiabilité technologique des micro-commutateurs capacitifs RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011 : proceedings of the 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1263 - 1267</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes (JNM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623210v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60GHz Wireless Nano-Sensors Network for Structure Health Monitoring as Enabler for Safer, Greener Aircrafts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Validation of the MB-OFDM Modulation for High Data Rate WSN for Satellite Ground Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Perget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE- Advanced Topics in Optoelectronics Microelectronics and Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Constanta, Romania. pp.78215</w:t>
+              <w:t xml:space="preserve">5th International Conference on Systems (ICONS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Les Ménuires, France. p.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591028v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-gate 60GHz Direct Up-conversion Mixer with Active IF Balun in 65nm CMOS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">An Ultra Small Passive Balun for 60 GHz Applications in CMOS 65nm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Ercoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Information Technology and Systems (ICWITS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Honolulu, United States. 4p</w:t>
+              <w:t xml:space="preserve">IEEE International NEWCAS Conference (NEWCAS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada. p 329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591006v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Passive Mixer for 60 GHz Applications in CMOS 65nm Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">On the De-embedding of Small Value Millimeter-wave CMOS Inductor Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Microwave Conference 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464925v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the De-embedding of Small Value Millimeter-wave CMOS Inductor Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Accurate Electromagnetic Simulation and Measurement of Millimeter-wave Inductors in Bulk CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Microwave Conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464871v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the MB-OFDM Modulation for High Data Rate WSN for Satellite Ground Testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Wideband Single-balanced Down-mixer for the 60 GHz Band in 65 nm CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Ercoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Systems (ICONS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Les Ménuires, France. p.41-46</w:t>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference (APMC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. p.1849-1852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475631v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ultra Small Passive Balun for 60 GHz Applications in CMOS 65nm Technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cross-layered Synchronization Protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Perget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International NEWCAS Conference (NEWCAS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 Ninth International Conference on Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Les Menuires, France. pp.167-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICN.2010.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591005v1</w:t>
+                <w:t xml:space="preserve">hal-00470323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Electromagnetic Simulation and Measurement of Millimeter-wave Inductors in Bulk CMOS Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of Wireless Sensor Network for Spatial and Aeronautic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Plana</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Telecommunications (IEEE ICT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Doha, Qatar. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449465v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wideband Single-balanced Down-mixer for the 60 GHz Band in 65 nm CMOS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">An High Performance Integrated Balun for 60 GHz Application in 65nm CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Ercoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Microwave Conference (APMC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. p.1849-1852</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. p.1845-1848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591007v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Wireless Sensor Network for Spatial and Aeronautic Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3D Heterogeneous Integration of Wireless Communicating Nano-Sensors on Flexible Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehdi Jatlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications (IEEE ICT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Doha, Qatar. 8p</w:t>
+              <w:t xml:space="preserve">SPIE - Advanced Topics in Optoelectronics Microelectronics and Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Constanta, Romania. pp.78211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472541v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layered Synchronization Protocol for Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Low Power Ultra Wideband Up-conversion Mixer in CMOS 0,13 µm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kara Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coustou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Ninth International Conference on Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Mediterranean Electrotechnical Conference (MELECON 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, La Valette, Malta. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470323v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An High Performance Integrated Balun for 60 GHz Application in 65nm CMOS Technology</w:t>
+                <w:t xml:space="preserve">A Passive Mixer for 60 GHz Applications in CMOS 65nm Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Ercoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference (APMC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. p.1845-1848</w:t>
+              <w:t xml:space="preserve">German Microwave Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591008v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Heterogeneous Integration of Wireless Communicating Nano-Sensors on Flexible Substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">60GHz Wireless Nano-Sensors Network for Structure Health Monitoring as Enabler for Safer, Greener Aircrafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehdi Jatlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE - Advanced Topics in Optoelectronics Microelectronics and Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Constanta, Romania. pp.78211</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE- Advanced Topics in Optoelectronics Microelectronics and Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Constanta, Romania. pp.78215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591024v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power Ultra Wideband Up-conversion Mixer in CMOS 0,13 µm Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Dual-gate 60GHz Direct Up-conversion Mixer with Active IF Balun in 65nm CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Mediterranean Electrotechnical Conference (MELECON 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, La Valette, Malta. 6 p</w:t>
+              <w:t xml:space="preserve">International Conference on Wireless Information Technology and Systems (ICWITS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Honolulu, United States. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591003v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale des oscillateurs micro-ondes en utilisant des réseaux de neurones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Wireless Field Buses for Aerospace Ground and In-Flight Testing: an Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">FET 2009 - Fieldbuses and nEtworks in Industrial &amp; Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449489v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Field Buses for Aerospace Ground and In-Flight Testing: an Experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gayraud</w:t>
+                <w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FET 2009 - Fieldbuses and nEtworks in Industrial &amp; Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Stanford, United States. pp.901-908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436716v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Modélisation comportementale des oscillateurs micro-ondes en utilisant des réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Stanford, United States. pp.901-908</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419192v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A VHDL-AMS model of RF MEMS capacitive shunt switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semiconducteur Conference, CAS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et modélisation d'une tête RF pour un émetteur récepteur impulsionnel à 60 GHz en technologie CMOS sub-micronique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interface radio IR-UWB reconfigurable pour les réseaux de microsystèmes communicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique 2009 (JNRDM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée National du Réseau Doctoral de Microéletronique, JNRDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449501v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface radio IR-UWB reconfigurable pour les réseaux de microsystèmes communicants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of Impluse Radio Ultra Wide Band Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée National du Réseau Doctoral de Microéletronique, JNRDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">IEEE International Military Communications Conference, IEEE MILCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452654v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Impluse Radio Ultra Wide Band Wireless Sensor Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conception et modélisation d'une tête RF pour un émetteur récepteur impulsionnel à 60 GHz en technologie CMOS sub-micronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Military Communications Conference, IEEE MILCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique 2009 (JNRDM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452646v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-power high-gain LNA for the 60GHz band in a 65 nm CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Microwave Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium Access Control for Wireless Sensor Networks based on Impulse Radio Ultra Wideband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electronics Computers and Artificial Intelligence, ECAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Platform for Wireless Sensor Networks Based on Impulse Radio Ultra Wide Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Eighth International Conference on Networks, ICN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA Based High Data Rate Radio Interfaces for Aerospace Wireless Sensor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth International Conference on Systems (ICONS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Gosier, France. p.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear behavioral modeling of oscillators in VHDL-AMS using artificial neural networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Radio Interface for High Data Rate Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium 2008 (RFIC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Computing, Communications and Control Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Orlando, Fl, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449496v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Interface for High Data Rate Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">SOPC Co-Design Platform for UWB System in Wireless Sensor Network Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computing, Communications and Control Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Orlando, Fl, United States</w:t>
+              <w:t xml:space="preserve">Third International Conference on Systems ICONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469476v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOPC Co-Design Platform for UWB System in Wireless Sensor Network Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A novel technique to create behavioral models of differential oscillators in VHDL-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Systems ICONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Mexico</w:t>
+              <w:t xml:space="preserve">Xth International Workshop on Symbolic and Numerical Methods, Modeling and Applications to Circuit Design 2008 (SM2ACD2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452568v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique to create behavioral models of differential oscillators in VHDL-AMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">IR-UWB Channel Capacity for Analog and Mostly Digital Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Workshop on Symbolic and Numerical Methods, Modeling and Applications to Circuit Design 2008 (SM2ACD2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Erfurt, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Semiconductor Conference, IEEE CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449492v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR-UWB Channel Capacity for Analog and Mostly Digital Implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nonlinear behavioral modeling of oscillators in VHDL-AMS using artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Semiconductor Conference, IEEE CAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Romania</w:t>
+              <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium 2008 (RFIC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452612v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF RECONFIGURABLE MOSTLY DIGITAL RADIO FOR MANET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Architecture considerations for 60 GHZ pulse transceiver front-ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Semiconductor Conference, IEEE CAS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Romania</w:t>
+              <w:t xml:space="preserve">International Semiconducteur Conference, CAS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452553v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconfigurable IR-UWB radio interface, with directional antennas and localization capability, for wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">STUDY OF RECONFIGURABLE MOSTLY DIGITAL RADIO FOR MANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. p. 1055-1058</w:t>
+              <w:t xml:space="preserve">30th IEEE International Semiconductor Conference, IEEE CAS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356850v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture considerations for 60 GHZ pulse transceiver front-ends</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A reconfigurable IR-UWB radio interface, with directional antennas and localization capability, for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconducteur Conference, CAS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. p. 1055-1058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449498v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of UWB communication for in-flight entertainment system in the aircraft cabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses and nETworks in industrial and embedded systems, November 7-8-9, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France. p. 49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Designing Sensor Networks with Smart Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalem Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IFAC International Conference on Fieldbuses and nETworks in industrial and embedded systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France. p. 349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software defined radio layer for IR-UWB systems in Wireless Sensor Network Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IEEE International Midwest Symposium on Circuits and Systems (MWSCAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized wireless sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference of Semiconductors, CAS2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13939,150 +14069,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact phase shifting cell based on micro-strip slow wave lines Kapton flexible technology for V-band applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel technologies for microwave and millimeter wave devices and circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editura Academiei Române, 2017, 9789732728093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14092,437 +14222,437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Power, Logic-Only FPGA Implementation of a Deep Reinforcement Learning Locomotion Policy on a Quadruped Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flayols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding security metadata into wireless communication signals using Polarization Shift Keying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un Réseau de Capteurs pour des Applications Aérospatiales : Topologie Réseau et Interface Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Wireless Sensor Network for Spatial and Aeronautic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14532,161 +14662,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Prospective Conseil Scientifique CNRS Ingénierie (Ex: INSIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucher Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoly Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deltimple Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Ingénierie. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14833,51 +14963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-toulouse.fr/en/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr/en/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr/en/academics/master-programs.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msiot.insa-toulouse.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/en/microwaves-and-optics-electromagnetism-systems" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieeefrance.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05142829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shetty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3488593" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04247382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidibe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3321958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2024.3352261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041849" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Palazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3210145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042353" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03682579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Germano Buchmeier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Alarcon Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Fortes Montilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gardner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071510" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan L.W. Gardner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2927694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02175814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2900161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02194426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Daniel Fotache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2883434" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Trong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bonningue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhening Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2015.21" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ravariu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.bio.s.2015030301.12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gastaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Armengaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pathirana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Ali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.11.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HXW71C4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reyna-Rojas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouadjaout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.993" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05377414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Djidjekh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05404116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265893" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04831840v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848725" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04704048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600312" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04740194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Loubet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidib&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E Navas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04831805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Holmes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dan&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04763660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Djidjekh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732847" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04786096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741486" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04157047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198088" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133562" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03680037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennekens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9768917" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853942" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648216v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03855794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douarre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338186" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014102v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255268" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT48004.2020.1570616078" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223813" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32230" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cluzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cazalens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646372" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417723" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082708v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Benamrouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3036372" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101227" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066099v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Babarada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Prelipceanu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355179" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puyal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ercoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Adane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Puyal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villeneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623210v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591028v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Jatlaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464925v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464871v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475631v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perget" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591005v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449465v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591007v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470323v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beluch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.36" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591008v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kara Omar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449489v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449486v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449501v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452646v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Berthe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449480v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452626v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452624v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469481v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449496v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469476v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452568v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449492v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452612v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356850v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356852v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452547v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083210v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05488455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chourret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rivieri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994590v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Monti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472561v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-toulouse.fr/en/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr/en/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr/en/academics/master-programs.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msiot.insa-toulouse.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/en/microwaves-and-optics-electromagnetism-systems" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieeefrance.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05594104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Djidjekh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3663551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05142829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shetty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3488593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04247382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidibe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3321958" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2024.3352261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Palazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3210145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03682579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093193" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Germano Buchmeier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Alarcon Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Fortes Montilla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan L.W. Gardner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2927694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gardner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071510" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02175814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2900161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02194426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Daniel Fotache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2883434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Trong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bonningue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhening Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2015.21" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gastaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Armengaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pathirana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Ali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.11.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HXW71C4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ravariu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.bio.s.2015030301.12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591004v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591017v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reyna-Rojas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouadjaout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.993" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05377414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05404116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265893" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04740194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Loubet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidib&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E Navas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04704048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04831805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Holmes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dan&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04763660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Djidjekh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732847" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04786096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741486" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04831840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848725" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04157047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198088" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133562" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648926v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853942" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03855794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douarre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03680037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennekens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9768917" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338186" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT48004.2020.1570616078" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223813" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553310v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32230" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553322v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cluzel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cazalens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417723" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059899v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646372" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082708v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Benamrouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3036372" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101227" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066160v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066196v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Babarada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Prelipceanu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355179" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ercoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Adane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Puyal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villeneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puyal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623210v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perget" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470323v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beluch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.36" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591024v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Jatlaoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kara Omar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591028v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449486v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452654v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Berthe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452624v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469481v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469476v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452568v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452612v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449496v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452553v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356850v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356852v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452547v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083210v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05488455v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chourret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rivieri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994590v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Monti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472561v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>