--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -4266,411 +4266,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de capteurs Bluetooth Low Energy, sans fil et sans batterie, télé-alimentés par transfert de puissance électromagnétique rayonnée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Security and Identification Concept for SWIPT Systems in IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Washington DC, United States. pp.110-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740194v1</w:t>
+                <w:t xml:space="preserve">hal-04704048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Context-aware Security for Individual Information Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau de capteurs Bluetooth Low Energy, sans fil et sans batterie, télé-alimentés par transfert de puissance électromagnétique rayonnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Tien Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Alata</w:t>
+                <w:t xml:space="preserve">Alassane Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taki Eddine Djidjekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.503-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602354v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Security and Identification Concept for SWIPT Systems in IoT Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+                <w:t xml:space="preserve">Toward Context-aware Security for Individual Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo E Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704048v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Integration of a Neural Network onto FPGA and its Application to Sound Source Localization</w:t>
               </w:r>
@@ -5205,51 +5205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamoussa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5801,265 +5801,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-free Bluetooth Low Energy Sensing Nodes for Structural Health Monitoring of Concretes</w:t>
+                <w:t xml:space="preserve">Battery-free, Wirelessly Powered and Controlled Concrete Resistivity Sensing Node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Structural Health Monitoring, IWSHM 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648201v1</w:t>
+                <w:t xml:space="preserve">hal-03648926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-free, Wirelessly Powered and Controlled Concrete Resistivity Sensing Node</w:t>
+                <w:t xml:space="preserve">Battery-free Bluetooth Low Energy Sensing Nodes for Structural Health Monitoring of Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Wireless Power Transfer Conference (WPTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Structural Health Monitoring, IWSHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Standford, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03648926v1</w:t>
+                <w:t xml:space="preserve">hal-03648201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de capteurs sans fil et sans batterie télé-alimentés par transfert d'énergie électromagnétique radiative</w:t>
               </w:r>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7916,295 +7916,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3GPP NB-IoT coverage extension using LEO satellites</w:t>
+                <w:t xml:space="preserve">Physical layer abstraction for performance evaluation of leo satellite systems for iot using time-frequency aloha scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Franck</w:t>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Radzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dervin</w:t>
+                <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 87th Vehicular Technology Conference (VTC2018-Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. pp.1-5, </w:t>
+              <w:t xml:space="preserve">6th IEEE Global Conference on Signal and Information Processing (GlobalSIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Anaheim, CA, United States. pp.1076-1080, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059933v1</w:t>
+                <w:t xml:space="preserve">hal-02059899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical layer abstraction for performance evaluation of leo satellite systems for iot using time-frequency aloha scheme</w:t>
+                <w:t xml:space="preserve">3GPP NB-IoT coverage extension using LEO satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Radzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE Global Conference on Signal and Information Processing (GlobalSIP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Anaheim, CA, United States. pp.1076-1080, </w:t>
+              <w:t xml:space="preserve">IEEE 87th Vehicular Technology Conference (VTC2018-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2018.8646372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059899v1</w:t>
+                <w:t xml:space="preserve">hal-02059933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient IR-UWB transceiver for autonomous wireless sensor network</w:t>
               </w:r>
@@ -10193,351 +10193,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the MB-OFDM Modulation for High Data Rate WSN for Satellite Ground Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Henaut</w:t>
+                <w:t xml:space="preserve">On the De-embedding of Small Value Millimeter-wave CMOS Inductor Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Perget</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Systems (ICONS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Les Ménuires, France. p.41-46</w:t>
+              <w:t xml:space="preserve">German Microwave Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475631v1</w:t>
+                <w:t xml:space="preserve">hal-00464871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ultra Small Passive Balun for 60 GHz Applications in CMOS 65nm Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Kraemer</w:t>
+                <w:t xml:space="preserve">Validation of the MB-OFDM Modulation for High Data Rate WSN for Satellite Ground Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Perget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International NEWCAS Conference (NEWCAS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada. p 329-332</w:t>
+              <w:t xml:space="preserve">5th International Conference on Systems (ICONS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Les Ménuires, France. p.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591005v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the De-embedding of Small Value Millimeter-wave CMOS Inductor Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ultra Small Passive Balun for 60 GHz Applications in CMOS 65nm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Ercoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Microwave Conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International NEWCAS Conference (NEWCAS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada. p 329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464871v1</w:t>
+                <w:t xml:space="preserve">hal-00591005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Electromagnetic Simulation and Measurement of Millimeter-wave Inductors in Bulk CMOS Technology</w:t>
               </w:r>
@@ -10752,51 +10752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Perget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10869,51 +10869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11627,372 +11627,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Field Buses for Aerospace Ground and In-Flight Testing: an Experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
+                <w:t xml:space="preserve">Modélisation comportementale des oscillateurs micro-ondes en utilisant des réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FET 2009 - Fieldbuses and nEtworks in Industrial &amp; Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436716v1</w:t>
+                <w:t xml:space="preserve">hal-00449489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Plana</w:t>
+                <w:t xml:space="preserve">Wireless Field Buses for Aerospace Ground and In-Flight Testing: an Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Stanford, United States. pp.901-908</w:t>
+              <w:t xml:space="preserve">FET 2009 - Fieldbuses and nEtworks in Industrial &amp; Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419192v1</w:t>
+                <w:t xml:space="preserve">hal-00436716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale des oscillateurs micro-ondes en utilisant des réseaux de neurones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+                <w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Bafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Stanford, United States. pp.901-908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449489v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A VHDL-AMS model of RF MEMS capacitive shunt switches</w:t>
               </w:r>
@@ -12695,51 +12695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA Based High Data Rate Radio Interfaces for Aerospace Wireless Sensor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12790,51 +12790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Interface for High Data Rate Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13272,338 +13272,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture considerations for 60 GHZ pulse transceiver front-ends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STUDY OF RECONFIGURABLE MOSTLY DIGITAL RADIO FOR MANET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semiconducteur Conference, CAS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">30th IEEE International Semiconductor Conference, IEEE CAS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449498v1</w:t>
+                <w:t xml:space="preserve">hal-00452553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF RECONFIGURABLE MOSTLY DIGITAL RADIO FOR MANET</w:t>
+                <w:t xml:space="preserve">A reconfigurable IR-UWB radio interface, with directional antennas and localization capability, for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Semiconductor Conference, IEEE CAS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Romania</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. p. 1055-1058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452553v1</w:t>
+                <w:t xml:space="preserve">hal-00356850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconfigurable IR-UWB radio interface, with directional antennas and localization capability, for wireless sensor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture considerations for 60 GHZ pulse transceiver front-ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. p. 1055-1058</w:t>
+              <w:t xml:space="preserve">International Semiconducteur Conference, CAS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356850v1</w:t>
+                <w:t xml:space="preserve">hal-00449498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of UWB communication for in-flight entertainment system in the aircraft cabin</w:t>
               </w:r>
@@ -14442,51 +14442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un Réseau de Capteurs pour des Applications Aérospatiales : Topologie Réseau et Interface Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14556,51 +14556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14963,51 +14963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-toulouse.fr/en/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr/en/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr/en/academics/master-programs.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msiot.insa-toulouse.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/en/microwaves-and-optics-electromagnetism-systems" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieeefrance.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05594104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Djidjekh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3663551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05142829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shetty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3488593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04247382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidibe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3321958" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2024.3352261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Palazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3210145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03682579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093193" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Germano Buchmeier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Alarcon Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Fortes Montilla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan L.W. Gardner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2927694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gardner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071510" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02175814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2900161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02194426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Daniel Fotache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2883434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Trong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bonningue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhening Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2015.21" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gastaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Armengaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pathirana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Ali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.11.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HXW71C4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ravariu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.bio.s.2015030301.12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591004v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591017v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reyna-Rojas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouadjaout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.993" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05377414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05404116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265893" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04740194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Loubet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidib&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E Navas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04704048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04831805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Holmes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dan&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04763660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Djidjekh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732847" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04786096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741486" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04831840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848725" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04157047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198088" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133562" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648926v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853942" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03855794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douarre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03680037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennekens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9768917" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338186" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT48004.2020.1570616078" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223813" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553310v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32230" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553322v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cluzel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cazalens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417723" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059899v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646372" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082708v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Benamrouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3036372" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101227" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066160v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066196v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Babarada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Prelipceanu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355179" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ercoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Adane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Puyal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villeneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puyal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623210v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perget" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470323v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beluch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.36" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591024v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Jatlaoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kara Omar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591028v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449486v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452654v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Berthe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452624v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469481v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469476v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452568v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452612v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449496v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449498v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452553v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356850v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356852v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452547v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083210v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05488455v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chourret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rivieri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994590v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Monti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472561v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insa-toulouse.fr/en/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr/en/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gei.insa-toulouse.fr/en/academics/master-programs.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msiot.insa-toulouse.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laas.fr/public/en/microwaves-and-optics-electromagnetism-systems" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieeefrance.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05594104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Eddine Djidjekh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Takacs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Loubet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoussa Sanogo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3663551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05142829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Shetty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Grosinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2024.3488593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04247382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidibe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3321958" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tii.2024.3352261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041849" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04154781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042353" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Palazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Correia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Gu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2022.3210145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03682579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Loubet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22114054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093193" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Germano Buchmeier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Alarcon Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Fortes Montilla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238074" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02289295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan L.W. Gardner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Luca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2927694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gardner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19071510" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02175814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2900161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02063758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.54" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02194426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin-Daniel Fotache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2883434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Le Trong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bonningue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02067213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhening Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wpt.2015.21" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gastaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Armengaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pathirana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Ali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Udrea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.11.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HXW71C4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ravariu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.bio.s.2015030301.12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591004v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591017v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Jason Ruan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420245v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Reyna-Rojas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouadjaout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.993" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05377414v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05404116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265893" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04704048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600312" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04740194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Loubet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sidib&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Tien Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo E Navas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04831805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Holmes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dan&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04742060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki E Djidjekh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732078" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848847" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04763660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Djidjekh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732847" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04786096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMM62355.2024.10741486" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04831840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848725" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04157047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS57931.2023.10198088" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133562" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853942" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648216v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03648195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03855794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douarre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Owezarski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Wan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03680037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennekens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9768917" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03540600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338186" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iWAT48004.2020.1570616078" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223813" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03014102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553310v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32230" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285937v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02553322v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cluzel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Radzik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cazalens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2018.8646372" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Franck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417723" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082708v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Benamrouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3036372" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624741v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong Yi Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065839" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02082702v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101227" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066160v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066196v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493785v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Babarada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Prelipceanu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355179" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02066189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Ercoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Adane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Puyal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villeneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puyal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623210v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475631v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henaut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perget" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591005v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591007v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470323v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beluch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2010.36" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hakiri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gayraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591024v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Jatlaoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kara Omar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591028v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449489v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436716v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449486v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452654v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Berthe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452624v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469481v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469476v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452568v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452612v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449496v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356850v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449498v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356852v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452547v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452543v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02083210v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05488455v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chourret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rivieri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994590v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Monti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472561v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>