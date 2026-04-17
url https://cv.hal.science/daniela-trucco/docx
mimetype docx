--- v0 (2026-03-23)
+++ v1 (2026-04-17)
@@ -680,323 +680,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passé et présent : imaginaires et spectacle de la frontière</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Bonnin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Selek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152555v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03152546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passé et présent : imaginaires et spectacle de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Trucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gastaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Luca Giliberti</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité(s) et (dé)politisation de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Trucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanie Potot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pinar Selek</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giliberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152547v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Selek</w:t>
@@ -1010,51 +1010,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le manège des frontières. Criminalisation des migrations et solidarités dans les Alpes Maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152546v1</w:t>
+                <w:t xml:space="preserve">hal-03152547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (re)frontiérisation de la ville de Vintimille dans le contexte de la 'crise des réfugiés' (2015-aujourd'hui)</w:t>
               </w:r>
@@ -1662,325 +1662,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Djordje Sredanovic, Implementing Citizenship, Nationality and Integration Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Trucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnografia e Ricerca Qualitativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.183-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3240/113466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From hand-crafted to digitized naturalization? Transformations in the work of citizenship bureaucrats in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the border of the nation-state. Non-state actors as law intermediaries in Italian citizenship policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp.263-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3240/114402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la frontière du droit pénal: l'imbrication entre contrôle des migrations et des mouvements sociaux dans un cas d'étude à la frontière franco-italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de politique criminelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (1), pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839586v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04614396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al di là del &amp;quot;sangue&amp;quot; e del &amp;quot;suolo&amp;quot;: osservare la cittadinanza italiana a partire dall'implementazione della legge</w:t>
               </w:r>
@@ -2029,287 +2029,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la frontière du droit : répertoire juridique et défense des exilé·es en territoire frontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Trucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (1), pp.181-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.113.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Making Italians” without Italy: Sociology of Non-State Intermediaries of an External Citizenship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nationalités multiples : la mobilité en héritage et comme horizon, 39 (2-3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12j3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire les Italiens », sans l'Italie ? Sociologie des intermédiaires non étatiques d'une nationalité externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nationalités multiples : la mobilité en héritage et comme horizon, 39 (2&amp;3), pp.21-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.22870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168049v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04361091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al di là del “sangue” e del “suolo”: osservare la cittadinanza italiana a partire dall’implementazione della legge</w:t>
               </w:r>
@@ -3141,238 +3141,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giovani, politica e cittadinanza. Elementi di continuità e contrapposizione nelle rappresentazioni sociali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Trucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SocietàMutamentoPolitica. Rivista italiana di sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience du ‘Presidio No Borders’ à Vintimille, été 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Trucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : Marie-Pierre Richard, La citoyenneté locale en Suède, préface de Michel Hastings, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 2016, coll. « Espaces politiques », 236 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152528v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03152487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes, musulmans et italiens (ou presque)</w:t>
               </w:r>
@@ -3750,290 +3750,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dénoncer, faire du plaidoyer, monter un recours. Les registres de la résistance par le droit à la frontière franco-italienne (Vintimille et Briançon).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Trucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées finales DisPow. GOUVERNER LES EXILE.E.S AUX FRONTIÈRES Pouvoir discrétionnaire et résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Making the Italians » with or without them. How grasping variations in citizenship law implementation when the system is going paperless and the pandemics prevent users’ and researchers’ field access?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel: Translating the Law: Methodological and Theoretical Issues in the Study of the Implementation of Citizenship and Migration, ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Street-level Making of the 'Nation': non-State Actors in Italian Citizenship-by-Descent Law Implementation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Law &amp; Society Association Global Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dénoncer, faire du plaidoyer, monter un recours. Les registres de la résistance par le droit à la frontière franco-italienne (Vintimille et Briançon).</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dé)faire la frontière par le droit : des acteurs associatifs aux frontières franco-italiennes et franco-britannique aux prises avec les ambivalences du répertoire juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4883,51 +4883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/le-manege-des-frontieres-criminalisation-des-migrations-et-solidarites-dans-les-alpes-maritimes/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bonnin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giliberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Bottecchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Donati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fusari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gargiulo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2510081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caprioglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2024.60" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/114402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/113466" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22870" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.113.0181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2021.1954989" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1361" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr21202019863" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.124.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.043.0029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte Lakraa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pestre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Inanlou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483576" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/le-manege-des-frontieres-criminalisation-des-migrations-et-solidarites-dans-les-alpes-maritimes/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bonnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giliberti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Bottecchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Donati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fusari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gargiulo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2510081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caprioglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2024.60" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/113466" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908305v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/114402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.113.0181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22870" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2021.1954989" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1361" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr21202019863" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.124.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.043.0029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte Lakraa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pestre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Inanlou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483576" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>