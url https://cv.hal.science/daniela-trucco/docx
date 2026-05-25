--- v1 (2026-04-17)
+++ v2 (2026-05-25)
@@ -3141,165 +3141,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expérience du ‘Presidio No Borders’ à Vintimille, été 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Trucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giovani, politica e cittadinanza. Elementi di continuità e contrapposizione nelle rappresentazioni sociali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Trucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SocietàMutamentoPolitica. Rivista italiana di sociologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152487v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03152495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Marie-Pierre Richard, La citoyenneté locale en Suède, préface de Michel Hastings, Villeneuve d’Ascq, Presses Universitaires du Septentrion, 2016, coll. « Espaces politiques », 236 p.</w:t>
               </w:r>
@@ -4883,51 +4883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/le-manege-des-frontieres-criminalisation-des-migrations-et-solidarites-dans-les-alpes-maritimes/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bonnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giliberti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Bottecchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Donati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fusari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gargiulo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2510081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caprioglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2024.60" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/113466" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908305v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/114402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.113.0181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22870" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2021.1954989" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1361" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr21202019863" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.124.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.043.0029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte Lakraa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pestre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Inanlou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483576" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/le-manege-des-frontieres-criminalisation-des-migrations-et-solidarites-dans-les-alpes-maritimes/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bonnin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanie Potot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giliberti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bargel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Bottecchia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Donati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fusari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gargiulo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2510081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caprioglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/mit.2024.60" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/113466" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908305v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/114402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.113.0181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22870" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2021.1954989" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15162/2282-5681/1361" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr21202019863" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.124.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.043.0029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte Lakraa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pestre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Inanlou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354571X.2025.2483576" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>