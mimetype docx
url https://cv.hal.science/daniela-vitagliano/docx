--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -1132,174 +1132,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracce di “sangue” nella “poetica della monotonia” di Cesare Pavese</w:t>
+                <w:t xml:space="preserve">Les illusions de Monsieur Palomar. Un itinéraire vers le silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.131-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.8294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578588v1</w:t>
+                <w:t xml:space="preserve">hal-03216578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les illusions de Monsieur Palomar. Un itinéraire vers le silence</w:t>
+                <w:t xml:space="preserve">Tracce di “sangue” nella “poetica della monotonia” di Cesare Pavese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/italies.8294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03216578v1</w:t>
+                <w:t xml:space="preserve">hal-03578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAM et Co'Sang : le rap au croisement des cultures marseillaise et napolitaine</w:t>
               </w:r>
@@ -1495,196 +1495,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Il soldato inesistente” ne Il deserto dei Tartari di Dino Buzzati</w:t>
+                <w:t xml:space="preserve">La « frénésie de traduire ». Traduction et politique chez Einaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perle Abbrugiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/italies.5313⟩</w:t>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633489v1</w:t>
+                <w:t xml:space="preserve">hal-01684282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « frénésie de traduire ». Traduction et politique chez Einaudi</w:t>
+                <w:t xml:space="preserve">“Il soldato inesistente” ne Il deserto dei Tartari di Dino Buzzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perle Abbrugiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, </w:t>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.297 - 312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/italies.5313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684282v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2428,51 +2428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vitagliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331632v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146iw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.8294" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5776" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5313" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.938" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ringot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Perrella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Palombi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4676" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vitagliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331632v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146iw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.8294" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5776" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ringot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Perrella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Palombi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4676" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>