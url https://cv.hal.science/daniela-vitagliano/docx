--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -66,1625 +66,1625 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pieds toujours dans la classe ». Transfuges italien.nes : victimisation, fugues et trahisons dans le panorama littéraire contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/146iw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la pensée, lire le monde : Monsieur Palomar et Monsieur Teste à l’épreuve de l’esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (2/2024)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critica del ritmo nei Dialoghi con Leucò. Studio sullo stile pavesiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (2/2023)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracce di “sangue” nella “poetica della monotonia” di Cesare Pavese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les illusions de Monsieur Palomar. Un itinéraire vers le silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.131-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.8294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IAM et Co'Sang : le rap au croisement des cultures marseillaise et napolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Texte et Musique (ATeM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minnie, enfant candide sous la plume de Massimo Bontempelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.231-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.5776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il valore del&amp;quot;mestiere&amp;quot; nell'esperienza umana e letteraria di Cesare Pavese. Uno degli ultimi poeti vati o uno dei primi intellettuali &amp;quot;di mestiere&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il soldato inesistente” ne Il deserto dei Tartari di Dino Buzzati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.297 - 312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.5313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « frénésie de traduire ». Traduction et politique chez Einaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perle Abbrugiati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il paradigma del transfuga di classe: usi politici e derive socio-culturali. Per un confronto tra le produzioni contemporanee francesi e italiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOV’È LA LETTERATURA? CIRCOLAZIONE, ISTITUZIONI, RAPPORTI DI FORZA Atti del Convegno annuale dell’Associazione di Teoria e Storia Comparata della Letteratura. Bologna, 11-13 dicembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ledizioni, 2025, 9791256005673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistenze. Alla (ri)scoperta della voce dimenticata di Rita Majerotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raconter la Résistance aujourd'hui. Perspectives critiques entre le XXe et le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Cesati, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La borghesia criticata da se stessa: l’equilibrio di una cosciente contraddizione in Ferito a morte di Raffaele La Capria</w:t>
+                <w:t xml:space="preserve">Ricezioni e (s)fortune dei Dialoghi con Leucò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aracne editrice. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Il nome di un atroce malattia ». Forme e rappresentazioni della borghesia italiana (1929-1982)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ledizioni, 2024</w:t>
+              <w:t xml:space="preserve">Pavese 70 ans après. Un bilan critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331626v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricezioni e (s)fortune dei Dialoghi con Leucò</w:t>
+                <w:t xml:space="preserve">La borghesia criticata da se stessa: l’equilibrio di una cosciente contraddizione in Ferito a morte di Raffaele La Capria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pavese 70 ans après. Un bilan critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">« Il nome di un atroce malattia ». Forme e rappresentazioni della borghesia italiana (1929-1982)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ledizioni, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331719v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogo di un fisico e di un metafisico arbitrati da un patafisico. La frammentazione dell’io nell’opera di Gesualdo Bufalino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edizioni ETS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatti e finzioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance et recherche de l'identité dans le dialogue L'isola de Cesare Pavese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'errance et du labyrinthe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.89-99, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pulm.21267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il selvaggio, l’amore e l’alterità femminile. Per una demistificazione della misoginia di Cesare Pavese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondazione Cesare Pavese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I quaderni del CE.PA.M.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La physiologie de la nostalgie dans les Dialoghi con Leucò de Cesare Pavese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nostalgie dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-393, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soglie dei &amp;quot;Dialoghi con Leucò&amp;quot; di Cesare Pavese: un parallelo tra la struttura dell’opera e la coscienza autoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRESENTE E FUTURO DELLA LINGUA E LETTERATURA ITALIANA: PROBLEMI, METODI, RICERCHE Atti del VII Convegno internazionale di italianistica dell’Università di Craiova, 18-19 settembre 2015, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il ruolo dell'altura nei Dialoghi con Leucò di Cesare Pavese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edizioni ETS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia della modernità letteraria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.429-440, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I DIALOGHI CON LEUCÒ DI CESARE PAVESE TRA CLASSICITÀ E MODERNITÀ: IL MITO DELLA/CONTRO LA CRISI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vitagliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«LA PAROLA MI TRADIVA» LETTERATURA E CRISI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425205v1</w:t>
-              </w:r>
-[...778 lines deleted...]
-                <w:t xml:space="preserve">hal-01633489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2428,51 +2428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vitagliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331632v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146iw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.8294" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5776" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5313" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ringot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Perrella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Palombi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4676" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vitagliano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146iw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216578v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.8294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Abbrugiati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401760v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.21267" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ringot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Perrella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Palombi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4676" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>