--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -245,3830 +245,3830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repetitive Control Tools for an Original Approach to Convex Optimization Problems under Affine Periodic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Lei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Cristiano Verrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7858⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.106095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989421v1</w:t>
+                <w:t xml:space="preserve">hal-05042219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of Multi-Agent Hybrid Systems With Synchronous State-Dependent Jumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371847v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Control Tools for an Original Approach to Convex Optimization Problems under Affine Periodic Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronization of Multi-Agent Hybrid Systems With Synchronous State-Dependent Jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristiano Verrelli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106095⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1586-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3583739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042219v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Lei</w:t>
+                <w:t xml:space="preserve">Sampled-Data Based Consensus in the Presence of Asymmetric Heterogeneous Actuator Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Wu Wang</w:t>
+                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Housheng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo‐ping Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 36 (2), pp.765-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.70080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946434v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-Data Based Consensus in the Presence of Asymmetric Heterogeneous Actuator Saturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+                <w:t xml:space="preserve">A Masking Protocol for Nonlinear and Incrementally Passive Average Consensus Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Baldomà-Mitjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guo‐ping Jiang</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.70080⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1928-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3585996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433985v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Masking Protocol for Nonlinear and Incrementally Passive Average Consensus Algorithms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stubborn Observers for Infinite-dimensional Systems in Abstract Form with Application to Parabolic PDEs with Boundary Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicenç Puig</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3585996⟩</w:t>
+              <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390792v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stubborn Observers for Infinite-dimensional Systems in Abstract Form with Application to Parabolic PDEs with Boundary Measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid multi-observer for improving estimation performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106323⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (5), pp.3256 - 3271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3500792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427697v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid multi-observer for improving estimation performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Petri</w:t>
+                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Yan-Wu W Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel‐constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (5), pp.3256 - 3271. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (5), pp.3484-3495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3500792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792796v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancelling output disturbances in observer design through internal model filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+                <w:t xml:space="preserve">Robust internal models with a star-shaped attractor are linear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Costa-Castelló</w:t>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 162, pp.111529. </w:t>
+              <w:t xml:space="preserve">, 2024, 166, pp.111698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355387v1</w:t>
+                <w:t xml:space="preserve">hal-04764417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization in networks of nonlinear systems: Contraction analysis via Riemannian metrics and deep-learning for feedback estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Nonlinear Observer for Liquid Water Estimation in Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+                <w:t xml:space="preserve">Ramon Costa-Castelló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (3), pp.990-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3337512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801100v3</w:t>
+                <w:t xml:space="preserve">hal-04304397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust internal models with a star-shaped attractor are linear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelangelo Bin</w:t>
+                <w:t xml:space="preserve">An explicit solution to the generalized Lyapunov matrix inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Spirito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111698⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.105905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764417v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit solution to the generalized Lyapunov matrix inequality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized event-triggered estimation of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Spirito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Maurice Heemels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 192, pp.105905. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, pp.111414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366789v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Nonlinear Observer for Liquid Water Estimation in Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+                <w:t xml:space="preserve">Edges' Riemannian energy analysis for synchronization of multi-agent nonlinear systems over undirected weighted graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramon Costa-Castelló</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (3), pp.990-1001. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3337512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304397v1</w:t>
+                <w:t xml:space="preserve">hal-04759628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized event-triggered estimation of nonlinear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Incremental stabilization of cascade nonlinear systems and harmonic regulation: a forwarding-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Heemels</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111414⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (7), pp.4828-4835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3358985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299297v1</w:t>
+                <w:t xml:space="preserve">hal-04410732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental stabilization of cascade nonlinear systems and harmonic regulation: a forwarding-based design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancelling output disturbances in observer design through internal model filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+                <w:t xml:space="preserve">Ramon Costa-Castelló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3358985⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.111529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410732v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edges' Riemannian energy analysis for synchronization of multi-agent nonlinear systems over undirected weighted graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synchronization in networks of nonlinear systems: Contraction analysis via Riemannian metrics and deep-learning for feedback estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.8041-8048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759628v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801100v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI conditions for contraction, integral action, and output feedback stabilization for a class of nonlinear systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+                <w:t xml:space="preserve">About Robustness of Control Systems Embedding an Internal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111106⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (3), pp.1306-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3151574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093784v1</w:t>
+                <w:t xml:space="preserve">hal-04766607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization for a Class of Bilinear Systems: A Unified Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Nazari Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mattioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+                <w:t xml:space="preserve">Yu Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+                <w:t xml:space="preserve">Juan Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cucuzzella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2475-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3289703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217005v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+                <w:t xml:space="preserve">Andrea Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920401v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Robustness of Control Systems Embedding an Internal Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelangelo Bin</w:t>
+                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3151574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04766607v1</w:t>
+                <w:t xml:space="preserve">hal-03920401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization for a Class of Bilinear Systems: A Unified Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Machado</w:t>
+                <w:t xml:space="preserve">Total stability of equilibria motivates integral action in discrete-time nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Cucuzzella</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3289703⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.111154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179060v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total stability of equilibria motivates integral action in discrete-time nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+                <w:t xml:space="preserve">Repetitive control for Lur'e-type systems: application to mechanical ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Reinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Hunnekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Oomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111154⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3250966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179625v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive control for Lur'e-type systems: application to mechanical ventilation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bram Hunnekens</w:t>
+                <w:t xml:space="preserve">ISS Lyapunov Strictification via Observer Design and Integral Action Control for a Korteweg–de Vries Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Balogoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3250966⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (2), pp.872-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1435240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007192v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISS Lyapunov Strictification via Observer Design and Integral Action Control for a Korteweg–de Vries Equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismaila Balogoun</w:t>
+                <w:t xml:space="preserve">LMI conditions for contraction, integral action, and output feedback stabilization for a class of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Marx</w:t>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (2), pp.872-903. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.111106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1435240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292801v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite gain margin, contraction and optimality: an LMI-based design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">LMI-based Stubborn and Dead-zone Redesign in Linear Dynamic Output Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100685⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704614v1</w:t>
+                <w:t xml:space="preserve">hal-03726559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Continuous-Time Dynamical Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmonic Internal Models for Structurally Robust Periodic Output Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.11.002⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.105-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337138v4</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03535831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based Stubborn and Dead-zone Redesign in Linear Dynamic Output Feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+                <w:t xml:space="preserve">Observer Design for Continuous-Time Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186842⟩</w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726559v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337138v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Internal Models for Structurally Robust Periodic Output Regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infinite gain margin, contraction and optimality: an LMI-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 161, pp.105-154. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.100685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03535831v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Control Design Based on Forwarding for Nonlinear Minimum-Phase Systems</w:t>
+                <w:t xml:space="preserve">Constrained state estimation for nonlinear systems: a redesign approach based on convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathan van de Wouw</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109671⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (2), pp.824-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3064537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157572v1</w:t>
+                <w:t xml:space="preserve">hal-03157454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stubborn and Dead-Zone Redesign for Nonlinear Observers and Filters</w:t>
+                <w:t xml:space="preserve">Nonlinear Robust Periodic Output Regulation of Minimum Phase Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2989816⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.129-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-021-00307-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556577v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient Conditions for Global Integral Action via Incremental Forwarding for Input-Affine Nonlinear Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stubborn and Dead-Zone Redesign for Nonlinear Observers and Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130876⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.667 - 682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2989816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444503v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Robust Periodic Output Regulation of Minimum Phase Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sufficient Conditions for Global Integral Action via Incremental Forwarding for Input-Affine Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-021-00307-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335543v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained state estimation for nonlinear systems: a redesign approach based on convexity</w:t>
+                <w:t xml:space="preserve">Repetitive Control Design Based on Forwarding for Nonlinear Minimum-Phase Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67 (2), pp.824-839. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3064537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157454v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forwarding techniques for the global stabilization of dissipative infinite-dimensional systems coupled with an ODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,51 +4141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of low-pass filters in high-gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4245,64 +4245,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniting observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (7), pp.2867-2882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4336,77 +4336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design via interconnections of second-order mixed sliding-mode/linear differentiators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (9), pp.3631-3657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4453,51 +4453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of nonlinear systems in presence of filtered output via extended high-gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.108594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4525,486 +4525,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of local observers for autonomous nonlinear systems not in observability canonical form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronization in Networks of Identical Nonlinear Systems via Dynamic Dead Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corrado Possieri</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.030⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.667-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2916249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059938v1</w:t>
+                <w:t xml:space="preserve">hal-02289172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization in Networks of Identical Nonlinear Systems via Dynamic Dead Zones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of local observers for autonomous nonlinear systems not in observability canonical form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Possieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.667-672. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.443-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2916249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289172v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-pattern output consensus in networks of heterogeneous nonlinear agents with uncertain leader: a nonlinear regression approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-power peaking-free high-gain observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2771316⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626655v1</w:t>
+                <w:t xml:space="preserve">hal-01881057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-power peaking-free high-gain observers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-pattern output consensus in networks of heterogeneous nonlinear agents with uncertain leader: a nonlinear regression approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.169-179. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (8), pp.2581-2587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2771316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881057v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral Action in Output Feedback for Multi-Input Multi-Output Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongye Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5168,51 +5168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Gain Nonlinear Observer With Limited Gain Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (11), pp.3059-3064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5272,3289 +5272,3289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI-control for nonlinear systems with multiple equilibria via 2-contraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">A forwarding-based approach for stabilization of infinite-dimensional linear systems with delayed nonlinear actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">19th IFAC Workshop on Time Delay Systems (TDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053341v1</w:t>
+                <w:t xml:space="preserve">hal-05335508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental global asymptotic stability equals incremental global exponential stability - but at equilibria.</w:t>
+                <w:t xml:space="preserve">Strictifying storage functions for autonomous discrete-time systems using observers (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Kato</w:t>
+                <w:t xml:space="preserve">Aymane Benchebba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05152528v1</w:t>
+                <w:t xml:space="preserve">hal-05232709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strictifying storage functions for autonomous discrete-time systems using observers (long version)</w:t>
+                <w:t xml:space="preserve">Incremental global asymptotic stability equals incremental global exponential stability - but at equilibria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymane Benchebba</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rui Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232709v1</w:t>
+                <w:t xml:space="preserve">hal-05152528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forwarding-based approach for stabilization of infinite-dimensional linear systems with delayed nonlinear actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+                <w:t xml:space="preserve">Stabilization and Synchronization via Adaptive Control for Uncertain Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC Workshop on Time Delay Systems (TDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">NOLCOS 2025 - 13th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335508v1</w:t>
+                <w:t xml:space="preserve">hal-05051560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and Synchronization via Adaptive Control for Uncertain Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Qian</w:t>
+                <w:t xml:space="preserve">PI-control for nonlinear systems with multiple equilibria via 2-contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2025 - 13th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland. pp.1-9</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051560v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Role of Dual Sylvester and Invariance Equations in Systems and Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Consensus for Heterogeneous Saturated Multi-Agent Systems via Sampled-Data Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giordano Scarciotti</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housheng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Ping Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Analysis and Control of Nonlinear Dynamics and Chaos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.058⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.4680-4685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766622v1</w:t>
+                <w:t xml:space="preserve">hal-04989471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructible Canonical Form and High-gain Observer in Discrete Time (Full Version)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Feedback stabilization of a wave equation coupled with non-expansive systems with input constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.196-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685007v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback stabilization of a wave equation coupled with non-expansive systems with input constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">Explicit convergence rate parameters for linear autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Spirito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuyang Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.196-201, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04989621v1</w:t>
+                <w:t xml:space="preserve">hal-04282568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Consensus for Heterogeneous Saturated Multi-Agent Systems via Sampled-Data Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+                <w:t xml:space="preserve">Linear output regulation of discrete-time networked systems subject to stochastic packet drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guo-Ping Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989471v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit convergence rate parameters for linear autonomous systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Spirito</w:t>
+                <w:t xml:space="preserve">Chaotic Masking Protocol for Secure Communication and Attack Detection in Remote Estimation of Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhitao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.150-155, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.162⟩</w:t>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.79-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282568v2</w:t>
+                <w:t xml:space="preserve">hal-04989463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear output regulation of discrete-time networked systems subject to stochastic packet drops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+                <w:t xml:space="preserve">A forwarding-based approach for the stabilization of linear systems in the presence of delayed nonlinear actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818894v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Masking Protocol for Secure Communication and Attack Detection in Remote Estimation of Cyber-Physical Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Role of Dual Sylvester and Invariance Equations in Systems and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Simpson-Porco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Scarciotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.146⟩</w:t>
+              <w:t xml:space="preserve">7th IFAC Conference on Analysis and Control of Nonlinear Dynamics and Chaos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2024, London, United Kingdom. pp.20-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989463v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forwarding-based approach for the stabilization of linear systems in the presence of delayed nonlinear actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+                <w:t xml:space="preserve">Constructible Canonical Form and High-gain Observer in Discrete Time (Full Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia Quoc Bao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766709v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on incremental input-to-state stability based on contraction-metric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">State estimation of an electrochemical Lithium-ion battery model: Improved observer performance by hybrid redesign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reynaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384172⟩</w:t>
+              <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.09680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196098v1</w:t>
+                <w:t xml:space="preserve">hal-04173199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of an electrochemical Lithium-ion battery model: Improved observer performance by hybrid redesign</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Boundary control with integral action for a class of gantry crane systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.09680⟩</w:t>
+              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173199v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary control with integral action for a class of gantry crane systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">A masking protocol for private communication and attack detection in nonlinear observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xuyang Lou</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Costa-Castelló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2023, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195996v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A masking protocol for private communication and attack detection in nonlinear observers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+                <w:t xml:space="preserve">Comparison between different continuous-time realizations based on the tau method of a nonlinear repetitive control scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Dec 2023, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196266v1</w:t>
+                <w:t xml:space="preserve">hal-04178964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between different continuous-time realizations based on the tau method of a nonlinear repetitive control scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+                <w:t xml:space="preserve">Further results on incremental input-to-state stability based on contraction-metric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1925-1930, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178964v1</w:t>
+                <w:t xml:space="preserve">hal-04196098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Network-Based KKL observer for nonlinear discrete-time systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global exponential set-point regulation for linear operator semigroups with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Peralez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992516⟩</w:t>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico. pp.7358 - 7363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005698v1</w:t>
+                <w:t xml:space="preserve">hal-04005700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global exponential set-point regulation for linear operator semigroups with input saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards improving the estimation performance of a given nonlinear observer: a multi-observer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993082⟩</w:t>
+              <w:t xml:space="preserve">61st IEEE Conference Decision and Control, CDC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005700v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving the estimation performance of a given nonlinear observer: a multi-observer approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Neural Network-Based KKL observer for nonlinear discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Peralez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference Decision and Control, CDC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
+              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.2105-2110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766736v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-feedback repetitive control for minimum-phase nonlinear systems with arbitrarily relative degree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third IFAC Conference on Modelling, Identification and Control of Nonlinear Systems MICNON 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351596v1</w:t>
+                <w:t xml:space="preserve">hal-03375498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered observer design for linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Petri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice P. M. H. Heemels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning Policies With Local LQR Guarantees For Nonlinear Discrete-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles S Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2021, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03375498v1</w:t>
+                <w:t xml:space="preserve">hal-03353584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning Policies With Local LQR Guarantees For Nonlinear Discrete-Time Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sufficient metric conditions for synchronization of leader-connected homogeneous nonlinear multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICNON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Tokyo (virtual), Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03353584v1</w:t>
+                <w:t xml:space="preserve">hal-03351594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient metric conditions for synchronization of leader-connected homogeneous nonlinear multi-agent systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Output-feedback repetitive control for minimum-phase nonlinear systems with arbitrarily relative degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third IFAC Conference on Modelling, Identification and Control of Nonlinear Systems MICNON 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Tokyo (virtual), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03351594v1</w:t>
+                <w:t xml:space="preserve">hal-03351596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive low-power high-gain observers for lower-triangular systems with input-dependent Lipschitz constant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Morfin</w:t>
+                <w:t xml:space="preserve">Sufficient Conditions for Output Reference Tracking for Nonlinear Systems: a Contractive Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557310v1</w:t>
+                <w:t xml:space="preserve">hal-02971526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing sliding mode and linear differentiators for 2nd and 3rd order systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adaptive low-power high-gain observers for lower-triangular systems with input-dependent Lipschitz constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511472v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient Conditions for Output Reference Tracking for Nonlinear Systems: a Contractive Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Mixing sliding mode and linear differentiators for 2nd and 3rd order systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971526v1</w:t>
+                <w:t xml:space="preserve">hal-02511472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Output Regulation via Iterative Learning Control for Rejecting Unknown Periodic Disturbances</w:t>
               </w:r>
@@ -8774,51 +8774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forwarding design for stabilization of a coupled transport equation-ODE with a cone-bounded input nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,507 +8872,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis-Wonham nonlinear viewpoint in output regulation of minimum phase systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronization of interconnected linear systems via dynamic saturation redesign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411369v1</w:t>
+                <w:t xml:space="preserve">hal-02411378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis-Wonham nonlinear viewpoint in output regulation of minimum phase systems</w:t>
+                <w:t xml:space="preserve">Redesign of discrete-time nonlinear observers with state estimate constraints guaranteed in prescribed convex set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems - NOLCOS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02429532v1</w:t>
+                <w:t xml:space="preserve">hal-02411361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesign of discrete-time nonlinear observers with state estimate constraints guaranteed in prescribed convex set</w:t>
+                <w:t xml:space="preserve">Francis-Wonham nonlinear viewpoint in output regulation of minimum phase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems - NOLCOS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. pp.532-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411361v1</w:t>
+                <w:t xml:space="preserve">hal-02429532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of interconnected linear systems via dynamic saturation redesign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis-Wonham nonlinear viewpoint in output regulation of minimum phase systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02411378v1</w:t>
+                <w:t xml:space="preserve">hal-02411369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation-based output regulation of linear networked control systems subject to scheduling and uncertain transmission intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9400,511 +9400,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral action for uncertain switched affine systems with application to DC/DC converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emulation-based semiglobal output regulation of minimum phase nonlinear systems with sampled measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Grimaud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Control Conference, ECC'18</w:t>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831488v1</w:t>
+                <w:t xml:space="preserve">hal-01840726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output injection filtering redesign in high-gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Control Conference, ECC'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation-based semiglobal output regulation of minimum phase nonlinear systems with sampled measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About robustness of internal model-based control for linear and nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.5397-5402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840726v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About robustness of internal model-based control for linear and nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelangelo Bin</w:t>
+                <w:t xml:space="preserve">Integral action for uncertain switched affine systems with application to DC/DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th European Control Conference, ECC'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942697v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniting local and global observers for the state estimation of nonlinear continuous-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9942,64 +9942,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stubborn ISS redesign for nonlinear high-gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10037,64 +10037,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power peaking-free high-gain observers for nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10154,51 +10154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.4740-4745, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10226,269 +10226,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate regulation for nonlinear systems in presence of periodic disturbances</w:t>
+                <w:t xml:space="preserve">Approximate Regulation for Nonlinear Systems in Presence of Periodic Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 IEEE 54th Annual Conference on Decision and Control (CDC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.7665-7670</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297781v1</w:t>
+                <w:t xml:space="preserve">hal-01250479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Regulation for Nonlinear Systems in Presence of Periodic Disturbances</w:t>
+                <w:t xml:space="preserve">Approximate regulation for nonlinear systems in presence of periodic disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 54th Annual Conference on Decision and Control (CDC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.7665-7670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250479v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Feedback Stabilization for SISO Nonlinear Systems with an Observer in the Original Coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control (CDC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.5927 - 5932, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10535,64 +10535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability Canonical Forms for Nonlinear Single-Input Single-Output Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10630,77 +10630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear output regulation by post-processing internal model for multi-input multi-output systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Isidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10894,51 +10894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simpson-Porco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Scarciotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3587949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu W Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel&#8208;constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7858" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05371847v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cellier-Devaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3583739" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Verrelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Qian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housheng Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;ping Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Baldom&#224;-Mitjans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cecilia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3585996" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3500792" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Costa-Castell&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111529" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801100v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111698" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366789v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spirito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105905" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304397v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3337512" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3358985" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111950" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3151574" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Nazari Monfared" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kawano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Machado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cucuzzella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3289703" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179625v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Reinders" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Hunnekens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oomen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3250966" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292801v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Balogoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1435240" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100685" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03337138v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186842" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105154" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109671" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2989816" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130876" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00307-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064537" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944073v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00299-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2933395" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108594" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Possieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2916249" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2771316" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881057v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2599784" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Benchebba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766622v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685007v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.212" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Jiang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886353" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282568v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.162" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitao Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.146" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384172" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynaudo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09680" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383266" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383327" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04178964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992516" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. M. H. Heemels" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683754" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353584v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles S Dibangoye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683721" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.389" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557310v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morfin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1064" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511472v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557323v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ko&#231;an" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussot-Vassal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Manecy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1913" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971503v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304178" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831488v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Beneux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840726v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942697v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619176" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810489" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297781v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403431" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760824" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971483v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971489v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Isidori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simpson-Porco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Scarciotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3587949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Verrelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05371847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cellier-Devaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3583739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Qian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housheng Su" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;ping Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70080" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Baldom&#224;-Mitjans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cecilia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3585996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3500792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu W Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel&#8208;constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7858" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Costa-Castell&#243;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3337512" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366789v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spirito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105905" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3358985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111529" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801100v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3151574" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Nazari Monfared" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kawano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Machado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cucuzzella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3289703" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179625v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Reinders" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Hunnekens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oomen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3250966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292801v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Balogoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1435240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186842" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105154" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03337138v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100685" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00307-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2989816" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130876" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109671" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944073v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00299-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2933395" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108594" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2916249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Possieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2771316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2599784" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Benchebba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Jiang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886353" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.212" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282568v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.162" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitao Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.146" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.058" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynaudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09680" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383266" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383327" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04178964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384072" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384172" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992827" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992516" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. M. H. Heemels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683754" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles S Dibangoye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683721" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.389" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morfin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1064" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557323v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ko&#231;an" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussot-Vassal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Manecy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1913" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971503v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304178" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411378v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429532v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411369v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840726v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619176" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831488v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Beneux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810489" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250479v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403431" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760824" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971483v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971489v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Isidori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>