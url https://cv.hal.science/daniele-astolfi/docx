--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -821,261 +821,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stubborn Observers for Infinite-dimensional Systems in Abstract Form with Application to Parabolic PDEs with Boundary Measurement</w:t>
+                <w:t xml:space="preserve">Hybrid multi-observer for improving estimation performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+                <w:t xml:space="preserve">Elena Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106323⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (5), pp.3256 - 3271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3500792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427697v1</w:t>
+                <w:t xml:space="preserve">hal-04792796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid multi-observer for improving estimation performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Stubborn Observers for Infinite-dimensional Systems in Abstract Form with Application to Parabolic PDEs with Boundary Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (5), pp.3256 - 3271. </w:t>
+              <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3500792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792796v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
               </w:r>
@@ -1477,64 +1477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized event-triggered estimation of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Petri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1601,248 +1601,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edges' Riemannian energy analysis for synchronization of multi-agent nonlinear systems over undirected weighted graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental stabilization of cascade nonlinear systems and harmonic regulation: a forwarding-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111950⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (7), pp.4828-4835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3358985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759628v1</w:t>
+                <w:t xml:space="preserve">hal-04410732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental stabilization of cascade nonlinear systems and harmonic regulation: a forwarding-based design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Edges' Riemannian energy analysis for synchronization of multi-agent nonlinear systems over undirected weighted graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (7), pp.4828-4835. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3358985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410732v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancelling output disturbances in observer design through internal model filters</w:t>
               </w:r>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization in networks of nonlinear systems: Contraction analysis via Riemannian metrics and deep-learning for feedback estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Zoboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,529 +2069,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801100v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Robustness of Control Systems Embedding an Internal Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelangelo Bin</w:t>
+                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3151574⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766607v1</w:t>
+                <w:t xml:space="preserve">hal-04217005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization for a Class of Bilinear Systems: A Unified Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Machado</w:t>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.2475-1456. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3289703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179060v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+                <w:t xml:space="preserve">About Robustness of Control Systems Embedding an Internal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (3), pp.1306-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3151574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217005v1</w:t>
+                <w:t xml:space="preserve">hal-04766607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization for a Class of Bilinear Systems: A Unified Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Nazari Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Kawano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Juan Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michele Cucuzzella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2475-1456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3289703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920401v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total stability of equilibria motivates integral action in discrete-time nonlinear systems</w:t>
               </w:r>
@@ -2694,51 +2694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive control for Lur'e-type systems: application to mechanical ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Reinders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Hunnekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI conditions for contraction, integral action, and output feedback stabilization for a class of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,304 +3251,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Continuous-Time Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bernard</w:t>
+                <w:t xml:space="preserve">Infinite gain margin, contraction and optimality: an LMI-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.11.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.100685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337138v4</w:t>
+                <w:t xml:space="preserve">hal-03704614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite gain margin, contraction and optimality: an LMI-based design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Observer Design for Continuous-Time Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.100685. </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704614v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337138v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained state estimation for nonlinear systems: a redesign approach based on convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3589,147 +3589,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Robust Periodic Output Regulation of Minimum Phase Systems</w:t>
+                <w:t xml:space="preserve">Repetitive Control Design Based on Forwarding for Nonlinear Minimum-Phase Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-021-00307-w⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335543v1</w:t>
+                <w:t xml:space="preserve">hal-03157572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stubborn and Dead-Zone Redesign for Nonlinear Observers and Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3748,106 +3748,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (2), pp.667 - 682. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2989816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient Conditions for Global Integral Action via Incremental Forwarding for Input-Affine Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,180 +3865,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Control Design Based on Forwarding for Nonlinear Minimum-Phase Systems</w:t>
+                <w:t xml:space="preserve">Nonlinear Robust Periodic Output Regulation of Minimum Phase Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathan van de Wouw</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.129-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00498-021-00307-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157572v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forwarding techniques for the global stabilization of dissipative infinite-dimensional systems coupled with an ODE</w:t>
               </w:r>
@@ -4245,51 +4245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniting observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4362,51 +4362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (9), pp.3631-3657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5278,51 +5278,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A forwarding-based approach for stabilization of infinite-dimensional linear systems with delayed nonlinear actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Zekraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5367,243 +5367,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strictifying storage functions for autonomous discrete-time systems using observers (long version)</w:t>
+                <w:t xml:space="preserve">Incremental global asymptotic stability equals incremental global exponential stability - but at equilibria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymane Benchebba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Rui Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232709v1</w:t>
+                <w:t xml:space="preserve">hal-05152528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental global asymptotic stability equals incremental global exponential stability - but at equilibria.</w:t>
+                <w:t xml:space="preserve">Strictifying storage functions for autonomous discrete-time systems using observers (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Kato</w:t>
+                <w:t xml:space="preserve">Aymane Benchebba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05152528v1</w:t>
+                <w:t xml:space="preserve">hal-05232709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization and Synchronization via Adaptive Control for Uncertain Linear Systems</w:t>
               </w:r>
@@ -5714,51 +5714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI-control for nonlinear systems with multiple equilibria via 2-contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,287 +5816,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Consensus for Heterogeneous Saturated Multi-Agent Systems via Sampled-Data Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+                <w:t xml:space="preserve">Feedback stabilization of a wave equation coupled with non-expansive systems with input constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guo-Ping Jiang</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886353⟩</w:t>
+              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.196-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989471v1</w:t>
+                <w:t xml:space="preserve">hal-04989621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback stabilization of a wave equation coupled with non-expansive systems with input constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">Global Consensus for Heterogeneous Saturated Multi-Agent Systems via Sampled-Data Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housheng Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuyang Lou</w:t>
+                <w:t xml:space="preserve">Guo-Ping Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.196-201, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.4680-4685, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989621v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit convergence rate parameters for linear autonomous systems</w:t>
               </w:r>
@@ -6167,286 +6167,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear output regulation of discrete-time networked systems subject to stochastic packet drops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaotic Masking Protocol for Secure Communication and Attack Detection in Remote Estimation of Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+                <w:t xml:space="preserve">Tao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhitao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.79-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818894v1</w:t>
+                <w:t xml:space="preserve">hal-04989463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Masking Protocol for Secure Communication and Attack Detection in Remote Estimation of Cyber-Physical Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+                <w:t xml:space="preserve">Linear output regulation of discrete-time networked systems subject to stochastic packet drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989463v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A forwarding-based approach for the stabilization of linear systems in the presence of delayed nonlinear actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Zekraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6614,51 +6614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructible Canonical Form and High-gain Observer in Discrete Time (Full Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia Quoc Bao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6709,103 +6709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation of an electrochemical Lithium-ion battery model: Improved observer performance by hybrid redesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Petri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reynaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. pp.1-6, </w:t>
@@ -6843,51 +6843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary control with integral action for a class of gantry crane systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,51 +6895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyang Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2023, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7194,51 +7194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further results on incremental input-to-state stability based on contraction-metric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7415,90 +7415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving the estimation performance of a given nonlinear observer: a multi-observer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Petri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7649,77 +7649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7783,90 +7783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered observer design for linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Petri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice P. M. H. Heemels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8047,51 +8047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient metric conditions for synchronization of leader-connected homogeneous nonlinear multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,51 +8233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient Conditions for Output Reference Tracking for Nonlinear Systems: a Contractive Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8471,51 +8471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9008,64 +9008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesign of discrete-time nonlinear observers with state estimate constraints guaranteed in prescribed convex set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9146,98 +9146,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems - NOLCOS 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429532v1</w:t>
+                <w:t xml:space="preserve">hal-02411369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis-Wonham nonlinear viewpoint in output regulation of minimum phase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9250,129 +9241,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems - NOLCOS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. pp.532-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411369v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation-based output regulation of linear networked control systems subject to scheduling and uncertain transmission intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9400,217 +9400,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation-based semiglobal output regulation of minimum phase nonlinear systems with sampled measurements</w:t>
+                <w:t xml:space="preserve">Output injection filtering redesign in high-gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+              <w:t xml:space="preserve">16th European Control Conference, ECC'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840726v1</w:t>
+                <w:t xml:space="preserve">hal-01840730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output injection filtering redesign in high-gain observers</w:t>
+                <w:t xml:space="preserve">Emulation-based semiglobal output regulation of minimum phase nonlinear systems with sampled measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Control Conference, ECC'18</w:t>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840730v1</w:t>
+                <w:t xml:space="preserve">hal-01840726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About robustness of internal model-based control for linear and nonlinear systems</w:t>
               </w:r>
@@ -9847,51 +9847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniting local and global observers for the state estimation of nonlinear continuous-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10894,51 +10894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simpson-Porco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Scarciotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3587949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Verrelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05371847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cellier-Devaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3583739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Qian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housheng Su" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;ping Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70080" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Baldom&#224;-Mitjans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cecilia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3585996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3500792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu W Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel&#8208;constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7858" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Costa-Castell&#243;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3337512" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366789v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spirito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105905" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111950" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3358985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111529" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801100v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3151574" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Nazari Monfared" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kawano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Machado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cucuzzella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3289703" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179625v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Reinders" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Hunnekens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oomen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3250966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292801v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Balogoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1435240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186842" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105154" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03337138v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100685" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00307-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2989816" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130876" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109671" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944073v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00299-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2933395" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108594" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2916249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Possieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2771316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2599784" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Benchebba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Jiang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886353" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.212" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282568v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.162" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitao Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.146" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.058" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynaudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09680" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383266" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383327" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04178964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384072" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384172" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992827" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992516" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. M. H. Heemels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683754" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles S Dibangoye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683721" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.389" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morfin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1064" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557323v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ko&#231;an" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussot-Vassal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Manecy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1913" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971503v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304178" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411378v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429532v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411369v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840726v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619176" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831488v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Beneux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810489" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250479v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403431" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760824" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971483v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971489v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Isidori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simpson-Porco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Scarciotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3587949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Verrelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05371847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cellier-Devaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3583739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Qian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housheng Su" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;ping Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70080" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Baldom&#224;-Mitjans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cecilia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3585996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3500792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106323" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu W Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel&#8208;constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7858" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Costa-Castell&#243;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3337512" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366789v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spirito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105905" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3358985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111950" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111529" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801100v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3151574" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Nazari Monfared" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kawano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Machado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cucuzzella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3289703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179625v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Reinders" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Hunnekens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oomen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3250966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292801v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Balogoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1435240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186842" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105154" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100685" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03337138v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109671" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2989816" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130876" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00307-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944073v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00299-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2933395" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108594" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2916249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Possieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2771316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2599784" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Benchebba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.212" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Jiang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886353" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282568v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.162" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989463v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitao Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.146" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.058" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynaudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09680" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383266" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383327" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04178964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384072" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384172" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992827" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992516" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. M. H. Heemels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683754" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles S Dibangoye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683721" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.389" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morfin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1064" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557323v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ko&#231;an" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussot-Vassal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Manecy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1913" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971503v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304178" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411378v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411369v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619176" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831488v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Beneux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810489" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250479v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403431" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760824" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971483v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971489v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Isidori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>