--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -245,3323 +245,3323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Control Tools for an Original Approach to Convex Optimization Problems under Affine Periodic Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wu W Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel‐constantin Morărescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristiano Verrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106095⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (5), pp.3484-3495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042219v1</w:t>
+                <w:t xml:space="preserve">hal-04989421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Wu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of Multi-Agent Hybrid Systems With Synchronous State-Dependent Jumps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
+                <w:t xml:space="preserve">Repetitive Control Tools for an Original Approach to Convex Optimization Problems under Affine Periodic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">Cristiano Verrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3583739⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.106095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371847v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-Data Based Consensus in the Presence of Asymmetric Heterogeneous Actuator Saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronization of Multi-Agent Hybrid Systems With Synchronous State-Dependent Jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Qian</w:t>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoling Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guo‐ping Jiang</w:t>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.70080⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1586-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3583739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433985v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Masking Protocol for Nonlinear and Incrementally Passive Average Consensus Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampled-Data Based Consensus in the Presence of Asymmetric Heterogeneous Actuator Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol Baldomà-Mitjans</w:t>
+                <w:t xml:space="preserve">Housheng Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Cecilia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vicenç Puig</w:t>
+                <w:t xml:space="preserve">Guo‐ping Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3585996⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (2), pp.765-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390792v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid multi-observer for improving estimation performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Masking Protocol for Nonlinear and Incrementally Passive Average Consensus Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Baldomà-Mitjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Petri</w:t>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3500792⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1928-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3585996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792796v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stubborn Observers for Infinite-dimensional Systems in Abstract Form with Application to Parabolic PDEs with Boundary Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Zekraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems &amp; Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust semi-global output regulation of uncertain two-time-scale systems with input saturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Lei</w:t>
+                <w:t xml:space="preserve">Hybrid multi-observer for improving estimation performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Wu W Wang</w:t>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel‐constantin Morărescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (5), pp.3484-3495. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (5), pp.3256 - 3271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.7858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3500792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989421v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust internal models with a star-shaped attractor are linear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancelling output disturbances in observer design through internal model filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+                <w:t xml:space="preserve">Ramon Costa-Castelló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 166, pp.111698. </w:t>
+              <w:t xml:space="preserve">, 2024, 162, pp.111529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764417v1</w:t>
+                <w:t xml:space="preserve">hal-04355387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Nonlinear Observer for Liquid Water Estimation in Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+                <w:t xml:space="preserve">Synchronization in networks of nonlinear systems: Contraction analysis via Riemannian metrics and deep-learning for feedback estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramon Costa-Castelló</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3337512⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.8041-8048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304397v1</w:t>
+                <w:t xml:space="preserve">hal-03801100v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An explicit solution to the generalized Lyapunov matrix inequality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Spirito</w:t>
+                <w:t xml:space="preserve">Robust internal models with a star-shaped attractor are linear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105905⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.111698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366789v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized event-triggered estimation of nonlinear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">A New Nonlinear Observer for Liquid Water Estimation in Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Heemels</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Costa-Castelló</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111414⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (3), pp.990-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3337512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299297v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental stabilization of cascade nonlinear systems and harmonic regulation: a forwarding-based design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">An explicit solution to the generalized Lyapunov matrix inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Spirito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3358985⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.105905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410732v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edges' Riemannian energy analysis for synchronization of multi-agent nonlinear systems over undirected weighted graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">Decentralized event-triggered estimation of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Heemels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111950⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 160, pp.111414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759628v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancelling output disturbances in observer design through internal model filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+                <w:t xml:space="preserve">Edges' Riemannian energy analysis for synchronization of multi-agent nonlinear systems over undirected weighted graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramon Costa-Castelló</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cellier-Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 162, pp.111529. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04355387v1</w:t>
+                <w:t xml:space="preserve">hal-04759628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization in networks of nonlinear systems: Contraction analysis via Riemannian metrics and deep-learning for feedback estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Incremental stabilization of cascade nonlinear systems and harmonic regulation: a forwarding-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.8041-8048. </w:t>
+              <w:t xml:space="preserve">, 2024, 69 (7), pp.4828-4835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3407015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3358985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801100v3</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LMI conditions for contraction, integral action, and output feedback stabilization for a class of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mattioni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.111106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217005v1</w:t>
+                <w:t xml:space="preserve">hal-04093784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization for a Class of Bilinear Systems: A Unified Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Nazari Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Yu Kawano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+                <w:t xml:space="preserve">Juan Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cucuzzella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2475-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3289703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920401v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Robustness of Control Systems Embedding an Internal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (3), pp.1306-1320. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3151574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization for a Class of Bilinear Systems: A Unified Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Regulation of a Power Flow Controller via Nonlinear Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Kawano</w:t>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Machado</w:t>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3289703⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.1636 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3236474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179060v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total stability of equilibria motivates integral action in discrete-time nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Zoboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111154⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179625v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive control for Lur'e-type systems: application to mechanical ventilation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bram Hunnekens</w:t>
+                <w:t xml:space="preserve">Total stability of equilibria motivates integral action in discrete-time nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3250966⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.111154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007192v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISS Lyapunov Strictification via Observer Design and Integral Action Control for a Korteweg–de Vries Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repetitive control for Lur'e-type systems: application to mechanical ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Reinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Hunnekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaila Balogoun</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Oomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1435240⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3250966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292801v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI conditions for contraction, integral action, and output feedback stabilization for a class of nonlinear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">ISS Lyapunov Strictification via Observer Design and Integral Action Control for a Korteweg–de Vries Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Balogoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+                <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 154, pp.111106. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (2), pp.872-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1435240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093784v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based Stubborn and Dead-zone Redesign in Linear Dynamic Output Feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Infinite gain margin, contraction and optimality: an LMI-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186842⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, pp.100685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726559v1</w:t>
+                <w:t xml:space="preserve">hal-03704614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Internal Models for Structurally Robust Periodic Output Regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer Design for Continuous-Time Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105154⟩</w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03535831v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337138v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite gain margin, contraction and optimality: an LMI-based design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">LMI-based Stubborn and Dead-zone Redesign in Linear Dynamic Output Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.100685. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.187-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704614v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Continuous-Time Dynamical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic Internal Models for Structurally Robust Periodic Output Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.105-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2021.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337138v4</w:t>
+                <w:t xml:space="preserve">hal-03535831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained state estimation for nonlinear systems: a redesign approach based on convexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67 (2), pp.824-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3589,304 +3589,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Control Design Based on Forwarding for Nonlinear Minimum-Phase Systems</w:t>
+                <w:t xml:space="preserve">Nonlinear Robust Periodic Output Regulation of Minimum Phase Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathan van de Wouw</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109671⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.129-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-021-00307-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157572v1</w:t>
+                <w:t xml:space="preserve">hal-03335543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stubborn and Dead-Zone Redesign for Nonlinear Observers and Filters</w:t>
+                <w:t xml:space="preserve">Repetitive Control Design Based on Forwarding for Nonlinear Minimum-Phase Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (2), pp.667 - 682. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2989816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556577v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient Conditions for Global Integral Action via Incremental Forwarding for Input-Affine Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3914,161 +3914,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Robust Periodic Output Regulation of Minimum Phase Systems</w:t>
+                <w:t xml:space="preserve">Stubborn and Dead-Zone Redesign for Nonlinear Observers and Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (1), pp.129-184. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.667 - 682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-021-00307-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2989816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335543v1</w:t>
+                <w:t xml:space="preserve">hal-02556577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forwarding techniques for the global stabilization of dissipative infinite-dimensional systems coupled with an ODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,51 +4141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of low-pass filters in high-gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4245,64 +4245,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniting observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (7), pp.2867-2882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4336,77 +4336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design via interconnections of second-order mixed sliding-mode/linear differentiators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (9), pp.3631-3657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4453,51 +4453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of nonlinear systems in presence of filtered output via extended high-gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.108594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4531,90 +4531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization in Networks of Identical Nonlinear Systems via Dynamic Dead Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (3), pp.667-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4752,64 +4752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power peaking-free high-gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4856,51 +4856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-pattern output consensus in networks of heterogeneous nonlinear agents with uncertain leader: a nonlinear regression approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4960,51 +4960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral Action in Output Feedback for Multi-Input Multi-Output Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongye Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5168,51 +5168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Gain Nonlinear Observer With Limited Gain Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (11), pp.3059-3064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5272,3051 +5272,3051 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forwarding-based approach for stabilization of infinite-dimensional linear systems with delayed nonlinear actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+                <w:t xml:space="preserve">PI-control for nonlinear systems with multiple equilibria via 2-contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC Workshop on Time Delay Systems (TDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335508v1</w:t>
+                <w:t xml:space="preserve">hal-05053341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental global asymptotic stability equals incremental global exponential stability - but at equilibria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A forwarding-based approach for stabilization of infinite-dimensional linear systems with delayed nonlinear actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Kato</w:t>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">19th IFAC Workshop on Time Delay Systems (TDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05152528v1</w:t>
+                <w:t xml:space="preserve">hal-05335508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strictifying storage functions for autonomous discrete-time systems using observers (long version)</w:t>
+                <w:t xml:space="preserve">Incremental global asymptotic stability equals incremental global exponential stability - but at equilibria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymane Benchebba</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rui Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232709v1</w:t>
+                <w:t xml:space="preserve">hal-05152528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and Synchronization via Adaptive Control for Uncertain Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Qian</w:t>
+                <w:t xml:space="preserve">Strictifying storage functions for autonomous discrete-time systems using observers (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymane Benchebba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2025 - 13th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland. pp.1-9</w:t>
+              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051560v1</w:t>
+                <w:t xml:space="preserve">hal-05232709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI-control for nonlinear systems with multiple equilibria via 2-contraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pietro Lorenzetti</w:t>
+                <w:t xml:space="preserve">Stabilization and Synchronization via Adaptive Control for Uncertain Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">NOLCOS 2025 - 13th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2025, Reykjavik, Iceland. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053341v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback stabilization of a wave equation coupled with non-expansive systems with input constraints</w:t>
+                <w:t xml:space="preserve">Constructible Canonical Form and High-gain Observer in Discrete Time (Full Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Ma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gia Quoc Bao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuyang Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989621v1</w:t>
+                <w:t xml:space="preserve">hal-04685007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Consensus for Heterogeneous Saturated Multi-Agent Systems via Sampled-Data Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Role of Dual Sylvester and Invariance Equations in Systems and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guo-Ping Jiang</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Simpson-Porco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Scarciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886353⟩</w:t>
+              <w:t xml:space="preserve">7th IFAC Conference on Analysis and Control of Nonlinear Dynamics and Chaos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2024, London, United Kingdom. pp.20-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989471v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit convergence rate parameters for linear autonomous systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Spirito</w:t>
+                <w:t xml:space="preserve">Feedback stabilization of a wave equation coupled with non-expansive systems with input constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.150-155, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.162⟩</w:t>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.196-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282568v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Masking Protocol for Secure Communication and Attack Detection in Remote Estimation of Cyber-Physical Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+                <w:t xml:space="preserve">Global Consensus for Heterogeneous Saturated Multi-Agent Systems via Sampled-Data Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housheng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Ping Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.146⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. pp.4680-4685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989463v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear output regulation of discrete-time networked systems subject to stochastic packet drops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+                <w:t xml:space="preserve">Explicit convergence rate parameters for linear autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Spirito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818894v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forwarding-based approach for the stabilization of linear systems in the presence of delayed nonlinear actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+                <w:t xml:space="preserve">Linear output regulation of discrete-time networked systems subject to stochastic packet drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766709v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Role of Dual Sylvester and Invariance Equations in Systems and Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaotic Masking Protocol for Secure Communication and Attack Detection in Remote Estimation of Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhitao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Analysis and Control of Nonlinear Dynamics and Chaos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.058⟩</w:t>
+              <w:t xml:space="preserve">4th IFAC Conference of Modelling, Identification and Control of Nonlinear Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. pp.79-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766622v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructible Canonical Form and High-gain Observer in Discrete Time (Full Version)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">A forwarding-based approach for the stabilization of linear systems in the presence of delayed nonlinear actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Zekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control</w:t>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685007v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of an electrochemical Lithium-ion battery model: Improved observer performance by hybrid redesign</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Further results on incremental input-to-state stability based on contraction-metric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.09680⟩</w:t>
+              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1925-1930, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173199v1</w:t>
+                <w:t xml:space="preserve">hal-04196098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary control with integral action for a class of gantry crane systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">State estimation of an electrochemical Lithium-ion battery model: Improved observer performance by hybrid redesign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reynaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383266⟩</w:t>
+              <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.09680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195996v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A masking protocol for private communication and attack detection in nonlinear observers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreu Cecilia</w:t>
+                <w:t xml:space="preserve">Boundary control with integral action for a class of gantry crane systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nešić</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Zhong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2023, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196266v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between different continuous-time realizations based on the tau method of a nonlinear repetitive control scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
+                <w:t xml:space="preserve">A masking protocol for private communication and attack detection in nonlinear observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Costa-Castelló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178964v1</w:t>
+                <w:t xml:space="preserve">hal-04196266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on incremental input-to-state stability based on contraction-metric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+                <w:t xml:space="preserve">Comparison between different continuous-time realizations based on the tau method of a nonlinear repetitive control scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bajodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.1925-1930, </w:t>
+              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control (CDC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196098v1</w:t>
+                <w:t xml:space="preserve">hal-04178964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global exponential set-point regulation for linear operator semigroups with input saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Network-Based KKL observer for nonlinear discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Peralez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993082⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.2105-2110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005700v1</w:t>
+                <w:t xml:space="preserve">hal-04005698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving the estimation performance of a given nonlinear observer: a multi-observer approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global exponential set-point regulation for linear operator semigroups with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE Conference Decision and Control, CDC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico. pp.7358 - 7363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766736v1</w:t>
+                <w:t xml:space="preserve">hal-04005700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Network-Based KKL observer for nonlinear discrete-time systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madiha Nadri</w:t>
+                <w:t xml:space="preserve">Towards improving the estimation performance of a given nonlinear observer: a multi-observer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.2105-2110, </w:t>
+              <w:t xml:space="preserve">61st IEEE Conference Decision and Control, CDC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005698v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Output-feedback repetitive control for minimum-phase nonlinear systems with arbitrarily relative degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third IFAC Conference on Modelling, Identification and Control of Nonlinear Systems MICNON 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Tokyo (virtual), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375498v1</w:t>
+                <w:t xml:space="preserve">hal-03351596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered observer design for linear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Robust Output Set-Point Tracking for a Power Flow Controller via Forwarding Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
+              <w:t xml:space="preserve">CDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683754⟩</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436854v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning Policies With Local LQR Guarantees For Nonlinear Discrete-Time Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+                <w:t xml:space="preserve">Event-triggered observer design for linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice P. M. H. Heemels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683721⟩</w:t>
+              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353584v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient metric conditions for synchronization of leader-connected homogeneous nonlinear multi-agent systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning Policies With Local LQR Guarantees For Nonlinear Discrete-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles S Dibangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.389⟩</w:t>
+              <w:t xml:space="preserve">CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351594v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-feedback repetitive control for minimum-phase nonlinear systems with arbitrarily relative degree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sufficient metric conditions for synchronization of leader-connected homogeneous nonlinear multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third IFAC Conference on Modelling, Identification and Control of Nonlinear Systems MICNON 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICNON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Tokyo (virtual), Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351596v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient Conditions for Output Reference Tracking for Nonlinear Systems: a Contractive Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8335,226 +8335,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive low-power high-gain observers for lower-triangular systems with input-dependent Lipschitz constant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Morfin</w:t>
+                <w:t xml:space="preserve">Mixing sliding mode and linear differentiators for 2nd and 3rd order systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557310v1</w:t>
+                <w:t xml:space="preserve">hal-02511472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing sliding mode and linear differentiators for 2nd and 3rd order systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Adaptive low-power high-gain observers for lower-triangular systems with input-dependent Lipschitz constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511472v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Output Regulation via Iterative Learning Control for Rejecting Unknown Periodic Disturbances</w:t>
               </w:r>
@@ -8774,51 +8774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forwarding design for stabilization of a coupled transport equation-ODE with a cone-bounded input nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,507 +8872,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of interconnected linear systems via dynamic saturation redesign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redesign of discrete-time nonlinear observers with state estimate constraints guaranteed in prescribed convex set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411378v1</w:t>
+                <w:t xml:space="preserve">hal-02411361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesign of discrete-time nonlinear observers with state estimate constraints guaranteed in prescribed convex set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchronization of interconnected linear systems via dynamic saturation redesign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411361v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis-Wonham nonlinear viewpoint in output regulation of minimum phase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems - NOLCOS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. pp.532-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411369v1</w:t>
+                <w:t xml:space="preserve">hal-02429532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis-Wonham nonlinear viewpoint in output regulation of minimum phase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems - NOLCOS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02429532v1</w:t>
+                <w:t xml:space="preserve">hal-02411369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation-based output regulation of linear networked control systems subject to scheduling and uncertain transmission intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9400,511 +9400,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output injection filtering redesign in high-gain observers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integral action for uncertain switched affine systems with application to DC/DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Beneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Control Conference, ECC'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840730v1</w:t>
+                <w:t xml:space="preserve">hal-01831488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation-based semiglobal output regulation of minimum phase nonlinear systems with sampled measurements</w:t>
+                <w:t xml:space="preserve">Output injection filtering redesign in high-gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+              <w:t xml:space="preserve">16th European Control Conference, ECC'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840726v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About robustness of internal model-based control for linear and nonlinear systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emulation-based semiglobal output regulation of minimum phase nonlinear systems with sampled measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942697v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral action for uncertain switched affine systems with application to DC/DC converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Beneux</w:t>
+                <w:t xml:space="preserve">About robustness of internal model-based control for linear and nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Grimaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Control Conference, ECC'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.5397-5402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8619176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831488v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniting local and global observers for the state estimation of nonlinear continuous-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9942,64 +9942,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stubborn ISS redesign for nonlinear high-gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10037,51 +10037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power peaking-free high-gain observers for nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10154,51 +10154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 55th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.4740-4745, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10226,269 +10226,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Regulation for Nonlinear Systems in Presence of Periodic Disturbances</w:t>
+                <w:t xml:space="preserve">Approximate regulation for nonlinear systems in presence of periodic disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 54th Annual Conference on Decision and Control (CDC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.7665-7670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250479v1</w:t>
+                <w:t xml:space="preserve">hal-02297781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate regulation for nonlinear systems in presence of periodic disturbances</w:t>
+                <w:t xml:space="preserve">Approximate Regulation for Nonlinear Systems in Presence of Periodic Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 54th Annual Conference on Decision and Control (CDC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.7665-7670</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02297781v1</w:t>
+                <w:t xml:space="preserve">hal-01250479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Feedback Stabilization for SISO Nonlinear Systems with an Observer in the Original Coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control (CDC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.5927 - 5932, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10535,64 +10535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability Canonical Forms for Nonlinear Single-Input Single-Output Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10630,77 +10630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear output regulation by post-processing internal model for multi-input multi-output systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Isidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10894,51 +10894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simpson-Porco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Scarciotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3587949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Verrelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106095" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05371847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cellier-Devaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3583739" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Qian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housheng Su" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;ping Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70080" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Baldom&#224;-Mitjans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cecilia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3585996" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3500792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106323" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu W Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel&#8208;constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7858" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Costa-Castell&#243;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3337512" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366789v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spirito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105905" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3358985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111950" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111529" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801100v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3151574" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Nazari Monfared" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kawano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Machado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cucuzzella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3289703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179625v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007192v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Reinders" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Hunnekens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oomen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3250966" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292801v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Balogoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1435240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186842" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105154" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100685" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03337138v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.11.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109671" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2989816" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130876" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00307-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944073v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00299-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2933395" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108594" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2916249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Possieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2771316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2599784" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Benchebba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.212" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Jiang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886353" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282568v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.162" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989463v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitao Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.146" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766709v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.058" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynaudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09680" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383266" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196266v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383327" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04178964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384072" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384172" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992827" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992516" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436854v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. M. H. Heemels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683754" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles S Dibangoye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683721" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.389" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morfin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1064" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557323v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ko&#231;an" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussot-Vassal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Manecy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1913" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971503v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304178" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411378v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411369v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429532v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840730v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619176" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831488v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Beneux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810489" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250479v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403431" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760824" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971483v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971489v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Isidori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simpson-Porco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Scarciotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3587949" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu W Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel&#8208;constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7858" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wu Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Verrelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05371847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cellier-Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3583739" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Qian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housheng Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;ping Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70080" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Baldom&#224;-Mitjans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cecilia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3585996" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Zekraoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3500792" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Bin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Costa-Castell&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111529" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801100v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3407015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Marconi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111698" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3337512" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366789v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spirito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04759628v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111950" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3358985" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Nazari Monfared" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kawano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Machado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cucuzzella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3289703" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3151574" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3236474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179625v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Reinders" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Hunnekens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oomen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3250966" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292801v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Balogoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1435240" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100685" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03337138v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186842" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105154" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3064537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00307-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van de Wouw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109671" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130876" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2989816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944073v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00299-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2933395" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02751929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5301" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108594" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2916249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Possieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.09.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2771316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2599784" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongye Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2408554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lorenzetti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bajodek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232709v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Benchebba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685007v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.058" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.212" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Jiang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886353" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282568v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.162" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818894v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhitao Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.146" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384172" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reynaudo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09680" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Zhong Xu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383266" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383327" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04178964v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992516" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375498v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682901" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P. M. H. Heemels" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683754" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353584v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles S Dibangoye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683721" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.389" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511472v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557310v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morfin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557323v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ko&#231;an" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussot-Vassal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Manecy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1913" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zitte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.603" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971503v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc42340.2020.9304178" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411361v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.031" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429532v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411369v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831488v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Beneux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grimaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840726v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942697v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619176" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666026v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810489" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297781v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403431" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760824" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971483v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971489v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Isidori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>