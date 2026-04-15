--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -393,485 +393,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global emergence of the widespread Pseudomonas aeruginosa ST235 clone</w:t>
+                <w:t xml:space="preserve">ZnO/CuCrO 2 Core-Shell Nanowire Heterostructures for Self-Powered UV Photodetectors with Fast Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Treepong</w:t>
+                <w:t xml:space="preserve">Thomas Cossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Kos</w:t>
+                <w:t xml:space="preserve">João Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Guyeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Blanc</w:t>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (43), pp.1803142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201803142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812638v1</w:t>
+                <w:t xml:space="preserve">hal-01957234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation characterization of SOI wafers: Impact of layer thickness and interface electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Changala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143, pp.90 - 96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO/CuCrO 2 Core-Shell Nanowire Heterostructures for Self-Powered UV Photodetectors with Fast Response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global emergence of the widespread Pseudomonas aeruginosa ST235 clone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Resende</w:t>
+                <w:t xml:space="preserve">D Treepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">D Kos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">D Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (43), pp.1803142. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.258 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201803142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957234v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1362,77 +1362,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive Characterization of Dielectric-Semiconductor Interfaces by Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation for contactless non-destructive characterization of silicon on insulator wafers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,161 +1961,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Al2O3 Thin Films Prepared by Thermal ALD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved Photoluminescence for the Measurement of the Effective Carrier Lifetime in Si Photonic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Barbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 77, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 84, pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218293v1</w:t>
+                <w:t xml:space="preserve">hal-02018329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection-dependent Minority Carrier Lifetime in Epitaxial Silicon Layers by Time-resolved Photoluminescence</w:t>
               </w:r>
@@ -2359,152 +2350,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Photoluminescence for the Measurement of the Effective Carrier Lifetime in Si Photonic Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+                <w:t xml:space="preserve">Characterization of Al2O3 Thin Films Prepared by Thermal ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Barbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84, pp.25-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018329v1</w:t>
+                <w:t xml:space="preserve">hal-01218293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of light-induced degradation in compensated boron-doped silicon investigated using photoluminescence and numerical simulation</w:t>
               </w:r>
@@ -4743,351 +4743,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacting n$^+$ poly-Si junctions with fired AZO layers: a promising approach for high temperature passivated contact solar cells</w:t>
+                <w:t xml:space="preserve">TCO contacts on poly-Si layers: High and low temperature approaches to maintain passivation and contact properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Blanc</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Martel</w:t>
+                <w:t xml:space="preserve">Benoît Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cabal</w:t>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVSC 2019 - 46th Photovoltaic Specialists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.2319-2324, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Crystalline Silicon Photovoltaics, SiliconPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5123828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777617v1</w:t>
+                <w:t xml:space="preserve">hal-03770931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCO contacts on poly-Si layers: High and low temperature approaches to maintain passivation and contact properties</w:t>
+                <w:t xml:space="preserve">Contacting n$^+$ poly-Si junctions with fired AZO layers: a promising approach for high temperature passivated contact solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Martel</w:t>
+                <w:t xml:space="preserve">Benoit Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+                <w:t xml:space="preserve">Raphael Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Crystalline Silicon Photovoltaics, SiliconPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. </w:t>
+              <w:t xml:space="preserve">PVSC 2019 - 46th Photovoltaic Specialists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.2319-2324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5123828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770931v1</w:t>
+                <w:t xml:space="preserve">hal-03777617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5145,394 +5145,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de TCO sans Indium pour les cellules solaires silicium à contacts passivés</w:t>
+                <w:t xml:space="preserve">Optimizing TCO layers for Novel Bifacial Crystalline Silicon Homojunction Solar Cells integrating Passivated Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Grange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">35th EU-PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974443v1</w:t>
+                <w:t xml:space="preserve">hal-01974433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing TCO layers for Novel Bifacial Crystalline Silicon Homojunction Solar Cells integrating Passivated Contacts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ZnO / CuCrO2 Core-Shell Nanowire Heterostructures for Self-Powered UV Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EU-PVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">MRS Spring 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974433v1</w:t>
+                <w:t xml:space="preserve">hal-01981238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO / CuCrO2 Core-Shell Nanowire Heterostructures for Self-Powered UV Photodetectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de TCO sans Indium pour les cellules solaires silicium à contacts passivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981238v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifacial crystalline silicon homojunction cells contacted with highly resistive TCO layers</w:t>
               </w:r>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Changala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t>
@@ -5786,77 +5786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Non-Destructive Characterization of Dielectric - Semiconductor Interfaces by Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6179,51 +6179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,51 +6317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7730,51 +7730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Racine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Broyelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Treepong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.06.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Changala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201803142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lignier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07202.0139ecst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gerenton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4958985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.230" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soylu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chareyre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daanoune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/3/035102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fraser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veirman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.01.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Lukianov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Picard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Fraser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tanay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.315" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.337" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009096" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tonchev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hendrickx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.15.016870" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Zerroukhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalamet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Last" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.01.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS14PZ47-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00110864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Last" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Franc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.177" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBRQMQ5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-002-1953-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-973DQT83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023710903667" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5D8XCK8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00618-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545303v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01813-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CFKJ0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saravanamuttu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iraj Najafi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Andrews" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Najafi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114121" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)90027-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBR500R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777617v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cabal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980652" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770931v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123828" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049267" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007827v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williatte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rambaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.42" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulord" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445832v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nichiporuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mong-The Yen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00404240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Akhmedzhanov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batog" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Voronov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Y. Lubovin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mislavsky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00168672v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Erps" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alajoki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200383v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00110870v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pommier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlen Tonchev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.666710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iraj Najafi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrews" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.371250" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066922v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Racine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Broyelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201803142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Changala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Treepong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.06.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lignier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07202.0139ecst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gerenton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4958985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.230" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soylu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chareyre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daanoune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/3/035102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fraser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veirman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.01.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Lukianov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Picard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Fraser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tanay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.315" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.337" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009096" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tonchev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hendrickx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.15.016870" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Zerroukhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalamet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Last" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.01.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS14PZ47-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00110864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Last" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Franc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.177" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBRQMQ5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-002-1953-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-973DQT83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023710903667" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5D8XCK8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00618-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545303v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01813-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CFKJ0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saravanamuttu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iraj Najafi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Andrews" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Najafi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114121" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)90027-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBR500R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770931v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123828" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777617v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cabal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980652" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974443v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049267" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007827v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williatte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rambaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.42" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulord" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445832v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nichiporuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mong-The Yen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00404240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Akhmedzhanov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batog" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Voronov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Y. Lubovin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mislavsky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00168672v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Erps" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alajoki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200383v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00110870v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pommier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlen Tonchev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.666710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iraj Najafi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrews" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.371250" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066922v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>