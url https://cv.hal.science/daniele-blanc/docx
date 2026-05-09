--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -393,485 +393,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO/CuCrO 2 Core-Shell Nanowire Heterostructures for Self-Powered UV Photodetectors with Fast Response</w:t>
+                <w:t xml:space="preserve">Second Harmonic Generation characterization of SOI wafers: Impact of layer thickness and interface electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cossuet</w:t>
+                <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Resende</w:t>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">M. Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">J. Changala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+                <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (43), pp.1803142. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.90 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201803142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957234v1</w:t>
+                <w:t xml:space="preserve">hal-01893421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation characterization of SOI wafers: Impact of layer thickness and interface electric field</w:t>
+                <w:t xml:space="preserve">Global emergence of the widespread Pseudomonas aeruginosa ST235 clone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Damianos</w:t>
+                <w:t xml:space="preserve">D Treepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vitrant</w:t>
+                <w:t xml:space="preserve">D Kos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lei</w:t>
+                <w:t xml:space="preserve">D Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Changala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.258 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893421v1</w:t>
+                <w:t xml:space="preserve">hal-01812638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global emergence of the widespread Pseudomonas aeruginosa ST235 clone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnO/CuCrO 2 Core-Shell Nanowire Heterostructures for Self-Powered UV Photodetectors with Fast Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Treepong</w:t>
+                <w:t xml:space="preserve">João Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Kos</w:t>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Guyeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Blanc</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bertrand</w:t>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (3), pp.258 - 266. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (43), pp.1803142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2017.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201803142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812638v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-effect passivation of Si by ALD-Al2O3: second harmonic generation monitoring and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,295 +1209,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al2O3 thin films deposited by thermal atomic layer deposition: Characterization for photovoltaic applications</w:t>
+                <w:t xml:space="preserve">Non-destructive Characterization of Dielectric-Semiconductor Interfaces by Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corina Barbos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
+                <w:t xml:space="preserve">I. Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fave</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">A. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vitrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.049⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (2), pp.139 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07202.0139ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712453v1</w:t>
+                <w:t xml:space="preserve">hal-01890919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive Characterization of Dielectric-Semiconductor Interfaces by Second Harmonic Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Al2O3 thin films deposited by thermal atomic layer deposition: Characterization for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Barbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ionica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Damianos</w:t>
+                <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kaminski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (2), pp.139 - 151. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 617 (Part B), pp.108-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/07202.0139ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890919v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation compatible substoichiometric SiO x /SiN y passivating rear side mirror for passivated emitter and rear thin-film crystalline silicon solar cells</w:t>
               </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Barbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,90 +1833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation for contactless non-destructive characterization of silicon on insulator wafers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Soylu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1961,550 +1961,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Photoluminescence for the Measurement of the Effective Carrier Lifetime in Si Photonic Structures</w:t>
+                <w:t xml:space="preserve">Injection-dependent Minority Carrier Lifetime in Epitaxial Silicon Layers by Time-resolved Photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corina Barbos</w:t>
+                <w:t xml:space="preserve">Guillaume Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 84, pp.25-33</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 77, pp.139 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018329v1</w:t>
+                <w:t xml:space="preserve">hal-01758296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection-dependent Minority Carrier Lifetime in Epitaxial Silicon Layers by Time-resolved Photoluminescence</w:t>
+                <w:t xml:space="preserve">Time-resolved photoluminescence for self-calibrated injection-dependent minority carrier lifetime measurements in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Daanoune</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Daanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blanc-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.035102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/3/035102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758296v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence for self-calibrated injection-dependent minority carrier lifetime measurements in silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+                <w:t xml:space="preserve">Characterization of Al2O3 Thin Films Prepared by Thermal ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Barbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lemiti</w:t>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Blanc-Pélissier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (3), pp.035102. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/3/035102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234409v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Al2O3 Thin Films Prepared by Thermal ALD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Time-resolved Photoluminescence for the Measurement of the Effective Carrier Lifetime in Si Photonic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Barbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Orobtchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 77, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 84, pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218293v1</w:t>
+                <w:t xml:space="preserve">hal-02018329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of light-induced degradation in compensated boron-doped silicon investigated using photoluminescence and numerical simulation</w:t>
               </w:r>
@@ -2542,51 +2542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Veirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2767,51 +2767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Photoluminescence Decay by Time-correlated Single Photon Counting for the Determination of the Minority-carrier Lifetime in Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Daanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Barbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3418,315 +3418,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00200347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organo-silica titania nanocomposite elaborated by sol-gel processing with tunable optical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Blanc</w:t>
+                <w:t xml:space="preserve">Hard UV-curable organo-mineral coatings for optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Zerroukhi</w:t>
+                <w:t xml:space="preserve">Arndt Last</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chalamet</w:t>
+                <w:t xml:space="preserve">Janyce Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Last</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.01.011⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515 (3), pp.942-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.07.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00381983v1</w:t>
+                <w:t xml:space="preserve">ujm-00110864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard UV-curable organo-mineral coatings for optical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arndt Last</w:t>
+                <w:t xml:space="preserve">Organo-silica titania nanocomposite elaborated by sol-gel processing with tunable optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janyce Franc</w:t>
+                <w:t xml:space="preserve">Amar Zerroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pavan</w:t>
+                <w:t xml:space="preserve">Y. Chalamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Last</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 515 (3), pp.942-946. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 129 (1-3), pp.180-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2006.07.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00110864v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00381983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solid mechanics approach to surface relief formation in photosensitive hybrid sol-gel materials</w:t>
               </w:r>
@@ -4743,926 +4743,926 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCO contacts on poly-Si layers: High and low temperature approaches to maintain passivation and contact properties</w:t>
+                <w:t xml:space="preserve">Contacting n$^+$ poly-Si junctions with fired AZO layers: a promising approach for high temperature passivated contact solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Martel</w:t>
+                <w:t xml:space="preserve">Benoit Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+                <w:t xml:space="preserve">Raphael Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Crystalline Silicon Photovoltaics, SiliconPV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. </w:t>
+              <w:t xml:space="preserve">PVSC 2019 - 46th Photovoltaic Specialists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.2319-2324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5123828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770931v1</w:t>
+                <w:t xml:space="preserve">hal-03777617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacting n$^+$ poly-Si junctions with fired AZO layers: a promising approach for high temperature passivated contact solar cells</w:t>
+                <w:t xml:space="preserve">TCO contacts on poly-Si layers: High and low temperature approaches to maintain passivation and contact properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Blanc</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Martel</w:t>
+                <w:t xml:space="preserve">Benoît Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cabal</w:t>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVSC 2019 - 46th Photovoltaic Specialists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.2319-2324, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Crystalline Silicon Photovoltaics, SiliconPV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5123828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777617v1</w:t>
+                <w:t xml:space="preserve">hal-03770931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifacial crystalline silicon homojunction cells contacted with highly resistive TCO layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539758⟩</w:t>
+              <w:t xml:space="preserve">SILICONPV 2018, THE 8TH INTERNATIONAL CONFERENCE ON CRYSTALLINE SILICON PHOTOVOLTAICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5049267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974421v1</w:t>
+                <w:t xml:space="preserve">hal-01891178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing TCO layers for Novel Bifacial Crystalline Silicon Homojunction Solar Cells integrating Passivated Contacts</w:t>
+                <w:t xml:space="preserve">Développement de TCO sans Indium pour les cellules solaires silicium à contacts passivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EU-PVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974433v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO / CuCrO2 Core-Shell Nanowire Heterostructures for Self-Powered UV Photodetectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing TCO layers for Novel Bifacial Crystalline Silicon Homojunction Solar Cells integrating Passivated Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">35th EU-PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981238v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de TCO sans Indium pour les cellules solaires silicium à contacts passivés</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ZnO / CuCrO2 Core-Shell Nanowire Heterostructures for Self-Powered UV Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">MRS Spring 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974443v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifacial crystalline silicon homojunction cells contacted with highly resistive TCO layers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Second Harmonic Generation: A Non-Destructive Characterization Method for Dielectric-Semiconductor Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SILICONPV 2018, THE 8TH INTERNATIONAL CONFERENCE ON CRYSTALLINE SILICON PHOTOVOLTAICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. </w:t>
+              <w:t xml:space="preserve">2018 International Semiconductor Conference (CAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.35-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5049267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2018.8539758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891178v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation as a Contactless Probe of Al2O3 Passivation Layer</w:t>
               </w:r>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Changala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t>
@@ -5773,90 +5773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited) Non-Destructive Characterization of Dielectric - Semiconductor Interfaces by Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Damianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5950,51 +5950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Blanc-Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6179,51 +6179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,51 +6317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6522,426 +6522,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau résonant sur guide multimode : une efficacité de couplage mesurée de 78%</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Tonchev</w:t>
+                <w:t xml:space="preserve">Spectral properties and surface morphology of silica hybrid sol-gel films incorporating Ag-nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. M. Akhmedzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Batog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Voronov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Y. Lubovin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mislavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XIV International Sol-Gel Conference SolGel'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. pp.312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00200371v1</w:t>
+                <w:t xml:space="preserve">ujm-00404240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral properties and surface morphology of silica hybrid sol-gel films incorporating Ag-nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Mislavsky</w:t>
+                <w:t xml:space="preserve">Towards Low Cost Coupling Structures for Short-Distance Optical Interconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Erps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alajoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Sol-Gel Conference SolGel'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France. pp.312</w:t>
+              <w:t xml:space="preserve">16th European Microelectronics and Packaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Finland. pp.247-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00404240v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00168672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Low Cost Coupling Structures for Short-Distance Optical Interconnections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient resonant grating coupler for short distance optical interconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Blanc</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tonchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microelectronics and Packaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Finland. pp.247-252</w:t>
+              <w:t xml:space="preserve">Assembly meeting and General Scientific Networking Meeting of the European Network of excellence NEMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00168672v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00200383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient resonant grating coupler for short distance optical interconnections</w:t>
+                <w:t xml:space="preserve">Réseau résonant sur guide multimode : une efficacité de couplage mesurée de 78%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
@@ -6976,103 +6976,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tonchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assembly meeting and General Scientific Networking Meeting of the European Network of excellence NEMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Florence, Italy</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00200383v1</w:t>
+                <w:t xml:space="preserve">ujm-00200371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency diffraction grating coupler for low cost optical interconnect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janyce Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7436,103 +7436,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de couches d’Al2O3 déposées par ALD thermique pour des applications photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Barbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
@@ -7730,51 +7730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Racine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Broyelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201803142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Changala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Treepong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.06.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lignier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07202.0139ecst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gerenton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4958985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.230" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soylu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chareyre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daanoune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/3/035102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.080" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fraser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veirman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.01.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Lukianov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Picard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Fraser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tanay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.315" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.337" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009096" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tonchev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hendrickx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.15.016870" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Zerroukhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalamet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Last" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.01.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS14PZ47-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00110864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Last" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Franc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.177" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBRQMQ5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-002-1953-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-973DQT83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023710903667" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5D8XCK8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00618-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545303v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01813-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CFKJ0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saravanamuttu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iraj Najafi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Andrews" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Najafi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114121" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)90027-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBR500R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770931v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123828" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777617v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cabal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980652" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974443v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049267" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007827v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williatte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rambaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.42" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulord" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445832v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nichiporuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mong-The Yen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00404240v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Akhmedzhanov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batog" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Voronov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Y. Lubovin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mislavsky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00168672v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Erps" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alajoki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200383v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00110870v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pommier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlen Tonchev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.666710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iraj Najafi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrews" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.371250" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066922v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ionica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Damianos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-Pelissier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09701.0119ecst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Racine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Broyelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.10.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damianos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitrant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Changala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.12.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Treepong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.06.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cossuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201803142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Damianos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lignier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.354" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionica" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07202.0139ecst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Barbos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gerenton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Coz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4958985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Poulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.230" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pirro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soylu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.08.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daanoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chareyre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daanoune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/3/035102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fraser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veirman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.01.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Lukianov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Focsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Picard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018384v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Fraser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Veirman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tanay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.315" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.337" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skora" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009096" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200347v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tonchev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hendrickx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.15.016870" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00110864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Last" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Franc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.177" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBRQMQ5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Zerroukhi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalamet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Last" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.01.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS14PZ47-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelissier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-002-1953-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-973DQT83-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soppera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023710903667" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5D8XCK8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00618-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545303v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01813-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CFKJ0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saravanamuttu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iraj Najafi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Andrews" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Najafi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tishchenko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.38.006744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plumereau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114121" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03703253v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pommier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)90027-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBR500R3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777617v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cabal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980652" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770931v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123828" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891178v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049267" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981238v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2018.8539758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007827v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daanoune" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Quang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Williatte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rambaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.42" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulord" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445832v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nichiporuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mong-The Yen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00404240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Akhmedzhanov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Batog" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Voronov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Y. Lubovin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mislavsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00168672v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Erps" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alajoki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00200371v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00110870v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pommier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlen Tonchev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.666710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545310v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iraj Najafi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrews" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.371250" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066922v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>