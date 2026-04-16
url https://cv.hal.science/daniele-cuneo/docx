--- v1 (2026-03-27)
+++ v2 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniele Cuneo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniele-cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4157-1814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back on the map. Sahadeva's place in the intellectual history of Kashmiri poetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.229-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracefully Twisting the Neck. Literary Commentaries as a (Meta)Genre of Scholarly Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76 (3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/asia-2022-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “Les scolastiques indiennes. Genèses, développements, interactions, edited by Émilie Aussant and Gérard Colas, Paris: École française d’Extrême Orient (Études thématiques 32.), 2020, pp. 326.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (3), pp.583-585. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X22000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Constructions of Sexuality in South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;On the Growth and Composition of the Sanskrit Epics and Purāṇas: Relationship to Kāvya, Social and Economic Context, edited by Ivan Andrianić and Sven Sellmer, Zagreb: Croatian Academy of Sciences and Arts, 2016, pp. XXXVI, 536.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde Südasiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “Srinivasa Ayya Srinivasan, Nonviolence and Holistically Environmental Ethics. Groping While Reading Samayadivākaravāmaṉamuṉi, Berlin, Lit Verlag, Leipziger Studien zu Kultur und Geschichte Süd- und Zentralasiens, 2007, pp. XXV, 198.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Actor's Social Status and Agency. Fame or Misery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cracow Indological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.87-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Literature. Emic and Etic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1-4), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emotional Sphere in the Light of the Abhinavabhāratī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (1-4), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguisticità ed esperienza estetica in Abhinavagupta e Gadamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Sudasiatici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Commentaries and the Intellectual Life of South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Far Afield: Asian Perspectives on Sexuality, Testimony and Print Culture. A Coffee Break Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Asia between Tradition and Modernity. Proceedings of the First Coffee Break Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Adducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (1-4), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare l'attore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unicopli. 2024, 9788840022734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copioso sangue e rossa pasta di sandalo. La poesia tamil del Muttoḷḷāyiram (‘la novecentina dei tre re')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariele, 2021, 9788897476528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages. Material, Textual and Historical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Vergiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 2017, 9783110543100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas den Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxbow Books, 2017, 9781785707568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Trattato di Manu sulla Norma (Mānavadharmaśāstra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Squarcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulio Einaudi Editore, 2010, 9788806199777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO: yavājjīvaṃ sukhaṃ jīvet. The Materialist Doctrine in Vedāntadeśika’s Paramatabhaṅgam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ciotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo David; Andrey Klebanov; Victor D’Avella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidvanmānasaprasādinī. Essays in Honour of S.L.P. Anjaneya Sarma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry / Ecole Française d'Extrême-Orient, pp.581-606, 2026, 978-2-85539-033-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Squarcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lois de Manu. Mānavadharmaśāstra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belles Lettres, pp.7-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emotional and Aesthetic Experience of the Actor. Diderot’s Paradoxe sur le comédien in Sanskrit dramaturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Sferra; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verità e bellezza. Essays in honour of Prof. Raffaele Torella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Napoli “L’Orientale”, pp.193-272, 2022, 978-88-6719-209-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thespian Musings beyond Abhinavagupta: The Emotional and Aesthetic Experience of the Actor 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Torella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Scholars on India, vol. 1: Classical Indology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Motilal Banarsidass, pp.137-187, 2022, 9393214735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning beyond Words: The Implicature Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Graheli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Research Handbook of Indian Philosophy of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.396-422, 2020, 9781350049154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas den Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Cuneo; Lucas den Boer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.i-iv, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivid Images, Not Opaque Words.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Vergiani; Daniele Cuneo; Camillo Alessio Formigatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages. Material, Textual and Historical Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.551-586, 2017, 9783110543100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This is Not a Quote’. Quotation Emplotment, Quotational Hoaxes and Other Unusual Cases of Textual Reuse in Sanskrit Poetics-cum-Dramaturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Freschi; Philipp Maas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Reuse. Aspects of Creativity in South Asian Cultural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.219-253, 2017, 9783447107075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detonating or Defusing Desire. From Utpaladeva’s Ecstatic Aesthetics to Abhinavagupta’s Ecumenical Art Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Torella; Bettina Bäumer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utpaladeva, Philosopher of Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DK Printworld, pp.31-76, 2016, 9788124608432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Culmination of Sanskrit Aesthetics in Kashmir: A Hypothesis on Ruyyaka's Alaṃkārasarvasva in the light of Jayaratha's Vimarśinī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eli Franco; Isabelle Ratié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Around Abhinavagupta: Aspects of the Intellectual History of Kashmir from the Ninth to the Eleventh Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.149-170, 2016, 9783643906977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Library, MS OR. 2258, fols. 134v-135r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stella Panayotova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOUR: The Art and Science of Illuminated Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvey Miller/Brepols, pp.72-73, 2016, 9781909400573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasa: Abhinavagupta on the Purpose(s) of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sreenath Nair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natyashastra and the Body in Performance: Essays on Indian Theories of Dance and Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McFarland, pp.72-88, 2015, 9780786471782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ādiyogasamādhi” & “Illuminated dhāraṇī Manuscripts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Elliot; Hildegard Diemberger; Michela Clemente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddha’s Word: The Life of Books in Tibet and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Museum of Archaeology and Anthropology, pp.129-134, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfuzzying the Fuzzy. The distinction between rasas and bhāvas in Abhinavagupta and Bharata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mirnig; Péter-Dániel Szántó; Michael Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.49-75, 2013, 9781842173855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdurre l'immediato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianluca Pistilli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intuizioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arduino Sacco Edizioni, pp.7-13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le délicat héritage politique des textes classiques sanskrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Chakraverty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Filicic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniele Cuneo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniele-cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4157-1814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back on the map. Sahadeva's place in the intellectual history of Kashmiri poetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.229-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracefully Twisting the Neck. Literary Commentaries as a (Meta)Genre of Scholarly Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76 (3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/asia-2022-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “Les scolastiques indiennes. Genèses, développements, interactions, edited by Émilie Aussant and Gérard Colas, Paris: École française d’Extrême Orient (Études thématiques 32.), 2020, pp. 326.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (3), pp.583-585. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X22000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Constructions of Sexuality in South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;On the Growth and Composition of the Sanskrit Epics and Purāṇas: Relationship to Kāvya, Social and Economic Context, edited by Ivan Andrianić and Sven Sellmer, Zagreb: Croatian Academy of Sciences and Arts, 2016, pp. XXXVI, 536.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde Südasiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “Srinivasa Ayya Srinivasan, Nonviolence and Holistically Environmental Ethics. Groping While Reading Samayadivākaravāmaṉamuṉi, Berlin, Lit Verlag, Leipziger Studien zu Kultur und Geschichte Süd- und Zentralasiens, 2007, pp. XXV, 198.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Actor's Social Status and Agency. Fame or Misery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cracow Indological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.87-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Literature. Emic and Etic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1-4), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emotional Sphere in the Light of the Abhinavabhāratī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (1-4), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguisticità ed esperienza estetica in Abhinavagupta e Gadamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Sudasiatici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Commentaries and the Intellectual Life of South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Far Afield: Asian Perspectives on Sexuality, Testimony and Print Culture. A Coffee Break Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Asia between Tradition and Modernity. Proceedings of the First Coffee Break Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Adducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (1-4), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare l'attore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unicopli. 2024, 9788840022734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copioso sangue e rossa pasta di sandalo. La poesia tamil del Muttoḷḷāyiram (‘la novecentina dei tre re')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariele, 2021, 9788897476528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages. Material, Textual and Historical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Vergiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 2017, 9783110543100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas den Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxbow Books, 2017, 9781785707568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Trattato di Manu sulla Norma (Mānavadharmaśāstra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Squarcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulio Einaudi Editore, 2010, 9788806199777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO: yavājjīvaṃ sukhaṃ jīvet. The Materialist Doctrine in Vedāntadeśika’s Paramatabhaṅgam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ciotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo David; Andrey Klebanov; Victor D’Avella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidvanmānasaprasādinī. Essays in Honour of S.L.P. Anjaneya Sarma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry / Ecole Française d'Extrême-Orient, pp.581-606, 2026, 978-2-85539-033-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Squarcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lois de Manu. Mānavadharmaśāstra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belles Lettres, pp.7-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emotional and Aesthetic Experience of the Actor. Diderot’s Paradoxe sur le comédien in Sanskrit dramaturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Sferra; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verità e bellezza. Essays in honour of Prof. Raffaele Torella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Napoli “L’Orientale”, pp.193-272, 2022, 978-88-6719-209-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thespian Musings beyond Abhinavagupta: The Emotional and Aesthetic Experience of the Actor 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Torella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Scholars on India, vol. 1: Classical Indology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Motilal Banarsidass, pp.137-187, 2022, 9393214735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning beyond Words: The Implicature Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Graheli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Research Handbook of Indian Philosophy of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.396-422, 2020, 9781350049154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas den Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Cuneo; Lucas den Boer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.i-iv, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivid Images, Not Opaque Words.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Vergiani; Daniele Cuneo; Camillo Alessio Formigatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages. Material, Textual and Historical Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.551-586, 2017, 9783110543100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This is Not a Quote’. Quotation Emplotment, Quotational Hoaxes and Other Unusual Cases of Textual Reuse in Sanskrit Poetics-cum-Dramaturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Freschi; Philipp Maas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Reuse. Aspects of Creativity in South Asian Cultural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.219-253, 2017, 9783447107075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Culmination of Sanskrit Aesthetics in Kashmir: A Hypothesis on Ruyyaka's Alaṃkārasarvasva in the light of Jayaratha's Vimarśinī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eli Franco; Isabelle Ratié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Around Abhinavagupta: Aspects of the Intellectual History of Kashmir from the Ninth to the Eleventh Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.149-170, 2016, 9783643906977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Library, MS OR. 2258, fols. 134v-135r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stella Panayotova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOUR: The Art and Science of Illuminated Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvey Miller/Brepols, pp.72-73, 2016, 9781909400573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detonating or Defusing Desire. From Utpaladeva’s Ecstatic Aesthetics to Abhinavagupta’s Ecumenical Art Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Torella; Bettina Bäumer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utpaladeva, Philosopher of Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DK Printworld, pp.31-76, 2016, 9788124608432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasa: Abhinavagupta on the Purpose(s) of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sreenath Nair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natyashastra and the Body in Performance: Essays on Indian Theories of Dance and Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McFarland, pp.72-88, 2015, 9780786471782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ādiyogasamādhi” & “Illuminated dhāraṇī Manuscripts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Elliot; Hildegard Diemberger; Michela Clemente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddha’s Word: The Life of Books in Tibet and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Museum of Archaeology and Anthropology, pp.129-134, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfuzzying the Fuzzy. The distinction between rasas and bhāvas in Abhinavagupta and Bharata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mirnig; Péter-Dániel Szántó; Michael Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.49-75, 2013, 9781842173855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdurre l'immediato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianluca Pistilli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intuizioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arduino Sacco Edizioni, pp.7-13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le délicat héritage politique des textes classiques sanskrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Chakraverty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Filicic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C00F76C9"/>
+    <w:nsid w:val="87F10E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-cuneo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4157-1814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cuneo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ganser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2022-0046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X22000131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Freschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Alessio Formigatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Adducci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bignami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ciotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vergiani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas den Boer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Squarcini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ricciardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04099205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Chakraverty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Filicic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-cuneo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4157-1814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cuneo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ganser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2022-0046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X22000131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Freschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Alessio Formigatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Adducci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bignami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ciotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vergiani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas den Boer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Squarcini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ricciardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04099205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Chakraverty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Filicic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>