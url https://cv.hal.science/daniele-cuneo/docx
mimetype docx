--- v2 (2026-04-16)
+++ v3 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniele Cuneo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniele-cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4157-1814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back on the map. Sahadeva's place in the intellectual history of Kashmiri poetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.229-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracefully Twisting the Neck. Literary Commentaries as a (Meta)Genre of Scholarly Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76 (3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/asia-2022-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “Les scolastiques indiennes. Genèses, développements, interactions, edited by Émilie Aussant and Gérard Colas, Paris: École française d’Extrême Orient (Études thématiques 32.), 2020, pp. 326.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (3), pp.583-585. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X22000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Constructions of Sexuality in South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;On the Growth and Composition of the Sanskrit Epics and Purāṇas: Relationship to Kāvya, Social and Economic Context, edited by Ivan Andrianić and Sven Sellmer, Zagreb: Croatian Academy of Sciences and Arts, 2016, pp. XXXVI, 536.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde Südasiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “Srinivasa Ayya Srinivasan, Nonviolence and Holistically Environmental Ethics. Groping While Reading Samayadivākaravāmaṉamuṉi, Berlin, Lit Verlag, Leipziger Studien zu Kultur und Geschichte Süd- und Zentralasiens, 2007, pp. XXV, 198.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Actor's Social Status and Agency. Fame or Misery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cracow Indological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.87-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Literature. Emic and Etic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1-4), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emotional Sphere in the Light of the Abhinavabhāratī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (1-4), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguisticità ed esperienza estetica in Abhinavagupta e Gadamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Sudasiatici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Commentaries and the Intellectual Life of South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Far Afield: Asian Perspectives on Sexuality, Testimony and Print Culture. A Coffee Break Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Asia between Tradition and Modernity. Proceedings of the First Coffee Break Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Adducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (1-4), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare l'attore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unicopli. 2024, 9788840022734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copioso sangue e rossa pasta di sandalo. La poesia tamil del Muttoḷḷāyiram (‘la novecentina dei tre re')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariele, 2021, 9788897476528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages. Material, Textual and Historical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Vergiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 2017, 9783110543100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas den Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxbow Books, 2017, 9781785707568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Trattato di Manu sulla Norma (Mānavadharmaśāstra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Squarcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulio Einaudi Editore, 2010, 9788806199777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO: yavājjīvaṃ sukhaṃ jīvet. The Materialist Doctrine in Vedāntadeśika’s Paramatabhaṅgam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ciotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo David; Andrey Klebanov; Victor D’Avella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidvanmānasaprasādinī. Essays in Honour of S.L.P. Anjaneya Sarma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry / Ecole Française d'Extrême-Orient, pp.581-606, 2026, 978-2-85539-033-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Squarcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lois de Manu. Mānavadharmaśāstra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belles Lettres, pp.7-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emotional and Aesthetic Experience of the Actor. Diderot’s Paradoxe sur le comédien in Sanskrit dramaturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Sferra; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verità e bellezza. Essays in honour of Prof. Raffaele Torella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Napoli “L’Orientale”, pp.193-272, 2022, 978-88-6719-209-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thespian Musings beyond Abhinavagupta: The Emotional and Aesthetic Experience of the Actor 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Torella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Scholars on India, vol. 1: Classical Indology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Motilal Banarsidass, pp.137-187, 2022, 9393214735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning beyond Words: The Implicature Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Graheli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Research Handbook of Indian Philosophy of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.396-422, 2020, 9781350049154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas den Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Cuneo; Lucas den Boer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.i-iv, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivid Images, Not Opaque Words.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Vergiani; Daniele Cuneo; Camillo Alessio Formigatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages. Material, Textual and Historical Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.551-586, 2017, 9783110543100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This is Not a Quote’. Quotation Emplotment, Quotational Hoaxes and Other Unusual Cases of Textual Reuse in Sanskrit Poetics-cum-Dramaturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Freschi; Philipp Maas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Reuse. Aspects of Creativity in South Asian Cultural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.219-253, 2017, 9783447107075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Culmination of Sanskrit Aesthetics in Kashmir: A Hypothesis on Ruyyaka's Alaṃkārasarvasva in the light of Jayaratha's Vimarśinī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eli Franco; Isabelle Ratié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Around Abhinavagupta: Aspects of the Intellectual History of Kashmir from the Ninth to the Eleventh Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.149-170, 2016, 9783643906977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Library, MS OR. 2258, fols. 134v-135r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stella Panayotova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOUR: The Art and Science of Illuminated Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvey Miller/Brepols, pp.72-73, 2016, 9781909400573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detonating or Defusing Desire. From Utpaladeva’s Ecstatic Aesthetics to Abhinavagupta’s Ecumenical Art Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Torella; Bettina Bäumer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utpaladeva, Philosopher of Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DK Printworld, pp.31-76, 2016, 9788124608432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasa: Abhinavagupta on the Purpose(s) of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sreenath Nair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natyashastra and the Body in Performance: Essays on Indian Theories of Dance and Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McFarland, pp.72-88, 2015, 9780786471782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ādiyogasamādhi” & “Illuminated dhāraṇī Manuscripts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Elliot; Hildegard Diemberger; Michela Clemente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddha’s Word: The Life of Books in Tibet and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Museum of Archaeology and Anthropology, pp.129-134, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfuzzying the Fuzzy. The distinction between rasas and bhāvas in Abhinavagupta and Bharata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mirnig; Péter-Dániel Szántó; Michael Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.49-75, 2013, 9781842173855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdurre l'immediato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianluca Pistilli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intuizioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arduino Sacco Edizioni, pp.7-13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le délicat héritage politique des textes classiques sanskrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Chakraverty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Filicic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniele Cuneo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniele-cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4157-1814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back on the map. Sahadeva's place in the intellectual history of Kashmiri poetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.229-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracefully Twisting the Neck. Literary Commentaries as a (Meta)Genre of Scholarly Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76 (3), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/asia-2022-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “Les scolastiques indiennes. Genèses, développements, interactions, edited by Émilie Aussant and Gérard Colas, Paris: École française d’Extrême Orient (Études thématiques 32.), 2020, pp. 326.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (3), pp.583-585. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0041977X22000131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Constructions of Sexuality in South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;On the Growth and Composition of the Sanskrit Epics and Purāṇas: Relationship to Kāvya, Social and Economic Context, edited by Ivan Andrianić and Sven Sellmer, Zagreb: Croatian Academy of Sciences and Arts, 2016, pp. XXXVI, 536.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiener Zeitschrift für die Kunde Südasiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “Srinivasa Ayya Srinivasan, Nonviolence and Holistically Environmental Ethics. Groping While Reading Samayadivākaravāmaṉamuṉi, Berlin, Lit Verlag, Leipziger Studien zu Kultur und Geschichte Süd- und Zentralasiens, 2007, pp. XXV, 198.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Actor's Social Status and Agency. Fame or Misery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cracow Indological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.87-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking Literature. Emic and Etic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1-4), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emotional Sphere in the Light of the Abhinavabhāratī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (1-4), pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguisticità ed esperienza estetica in Abhinavagupta e Gadamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Studi Sudasiatici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literary Commentaries and the Intellectual Life of South Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiatische Studien/Etudes Asiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76 (3), 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Far Afield: Asian Perspectives on Sexuality, Testimony and Print Culture. A Coffee Break Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kervan. Rivista internazionale di studii afroasiatici = International Journal of Afro-Asiatic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Asia between Tradition and Modernity. Proceedings of the First Coffee Break Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilde Adducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bignami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Degli Studi Orientali, n.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84 (1-4), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensare l'attore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unicopli. 2024, 9788840022734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copioso sangue e rossa pasta di sandalo. La poesia tamil del Muttoḷḷāyiram (‘la novecentina dei tre re')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariele, 2021, 9788897476528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas den Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxbow Books, 2017, 9781785707568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages. Material, Textual and Historical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Vergiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Alessio Formigatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 2017, 9783110543100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Trattato di Manu sulla Norma (Mānavadharmaśāstra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Squarcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giulio Einaudi Editore, 2010, 9788806199777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO: yavājjīvaṃ sukhaṃ jīvet. The Materialist Doctrine in Vedāntadeśika’s Paramatabhaṅgam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ciotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo David; Andrey Klebanov; Victor D’Avella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidvanmānasaprasādinī. Essays in Honour of S.L.P. Anjaneya Sarma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry / Ecole Française d'Extrême-Orient, pp.581-606, 2026, 978-2-85539-033-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Squarcini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lois de Manu. Mānavadharmaśāstra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belles Lettres, pp.7-17, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emotional and Aesthetic Experience of the Actor. Diderot’s Paradoxe sur le comédien in Sanskrit dramaturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Sferra; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verità e bellezza. Essays in honour of Prof. Raffaele Torella</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Napoli “L’Orientale”, pp.193-272, 2022, 978-88-6719-209-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thespian Musings beyond Abhinavagupta: The Emotional and Aesthetic Experience of the Actor 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ganser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Torella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Scholars on India, vol. 1: Classical Indology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Motilal Banarsidass, pp.137-187, 2022, 9393214735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaning beyond Words: The Implicature Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Graheli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bloomsbury Research Handbook of Indian Philosophy of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.396-422, 2020, 9781350049154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivid Images, Not Opaque Words.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Vergiani; Daniele Cuneo; Camillo Alessio Formigatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indic Manuscript Cultures through the Ages. Material, Textual and Historical Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.551-586, 2017, 9783110543100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas den Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniele Cuneo; Lucas den Boer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.i-iv, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This is Not a Quote’. Quotation Emplotment, Quotational Hoaxes and Other Unusual Cases of Textual Reuse in Sanskrit Poetics-cum-Dramaturgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Freschi; Philipp Maas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Reuse. Aspects of Creativity in South Asian Cultural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harrassowitz, pp.219-253, 2017, 9783447107075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detonating or Defusing Desire. From Utpaladeva’s Ecstatic Aesthetics to Abhinavagupta’s Ecumenical Art Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Torella; Bettina Bäumer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utpaladeva, Philosopher of Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DK Printworld, pp.31-76, 2016, 9788124608432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Culmination of Sanskrit Aesthetics in Kashmir: A Hypothesis on Ruyyaka's Alaṃkārasarvasva in the light of Jayaratha's Vimarśinī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eli Franco; Isabelle Ratié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Around Abhinavagupta: Aspects of the Intellectual History of Kashmir from the Ninth to the Eleventh Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, pp.149-170, 2016, 9783643906977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Library, MS OR. 2258, fols. 134v-135r</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stella Panayotova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOUR: The Art and Science of Illuminated Manuscripts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvey Miller/Brepols, pp.72-73, 2016, 9781909400573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasa: Abhinavagupta on the Purpose(s) of Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sreenath Nair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natyashastra and the Body in Performance: Essays on Indian Theories of Dance and Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McFarland, pp.72-88, 2015, 9780786471782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ādiyogasamādhi” & “Illuminated dhāraṇī Manuscripts”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Elliot; Hildegard Diemberger; Michela Clemente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buddha’s Word: The Life of Books in Tibet and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Museum of Archaeology and Anthropology, pp.129-134, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfuzzying the Fuzzy. The distinction between rasas and bhāvas in Abhinavagupta and Bharata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mirnig; Péter-Dániel Szántó; Michael Williams. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puṣpikā: Tracing Ancient India Through Texts and Traditions. Contributions to Current Research in Indology, Volume I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.49-75, 2013, 9781842173855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdurre l'immediato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianluca Pistilli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intuizioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arduino Sacco Edizioni, pp.7-13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le délicat héritage politique des textes classiques sanskrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Cuneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clea Chakraverty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Filicic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87F10E55"/>
+    <w:nsid w:val="EF3C0D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-cuneo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4157-1814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cuneo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ganser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2022-0046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X22000131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Freschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Alessio Formigatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Adducci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bignami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ciotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vergiani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas den Boer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Squarcini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ricciardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04099205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Chakraverty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Filicic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-cuneo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4157-1814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818393v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cuneo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ganser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2022-0046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X22000131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Freschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Alessio Formigatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Adducci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bignami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ciotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas den Boer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vergiani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Squarcini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ricciardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04099205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Chakraverty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Filicic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>