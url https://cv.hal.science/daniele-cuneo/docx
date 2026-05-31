--- v3 (2026-05-07)
+++ v4 (2026-05-31)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF3C0D47"/>
+    <w:nsid w:val="800FB677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>