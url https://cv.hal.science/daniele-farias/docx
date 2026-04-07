--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -259,295 +259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic effect and inability of L-homoserine to be a nitrogen source for growth of Escherichia coli resolved by a combination of in vivo evolution engineering and omics analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New biotechnological opportunities for C5 sugars from lignocellulosic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceren Alkim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Farias</w:t>
+                <w:t xml:space="preserve">Allan H.F. de Mélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fredonnet</w:t>
+                <w:t xml:space="preserve">Marcos Fellipe da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Serrano-Bataille</w:t>
+                <w:t xml:space="preserve">Gabriel Cicalese Bevilaqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Herviou</w:t>
+                <w:t xml:space="preserve">Danielle Garcia Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1051425. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.100956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1051425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2022.100956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966960v1</w:t>
+                <w:t xml:space="preserve">hal-04292207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biotechnological opportunities for C5 sugars from lignocellulosic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxic effect and inability of L-homoserine to be a nitrogen source for growth of Escherichia coli resolved by a combination of in vivo evolution engineering and omics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Alkim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Fellipe da Silva</w:t>
+                <w:t xml:space="preserve">Julie Fredonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Cicalese Bevilaqua</w:t>
+                <w:t xml:space="preserve">Helene Serrano-Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Garcia Ribeiro</w:t>
+                <w:t xml:space="preserve">Pauline Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.100956. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1051425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2022.100956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1051425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292207v1</w:t>
+                <w:t xml:space="preserve">hal-03966960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential fed batch extractive fermentation for enhanced bioethanol production using recycled Spathaspora passalidarum and mixed sugar composition</w:t>
               </w:r>
@@ -1482,90 +1482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new synthetic pathway transforms C5 &amp; C6 sugars into glycolic acid without carbon loss.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceren Alkim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Herviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2493,51 +2493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de M&#233;lo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Flaibam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Farias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Adilson Orlando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-023-10678-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Alkim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Serrano-Bataille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herviou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1051425" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292207v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H.F. de M&#233;lo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fellipe da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cicalese Bevilaqua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garcia Ribeiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.100956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maugeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04292324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maugeri Filho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.03.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ibraim Pires Atala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maugeri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.02.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Andrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maugeri-Filho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-013-0546-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Elita Bertolin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Guarienti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ta&#237;s Souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Gutkoski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-70542011000400014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Tais Souza Petry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Maria Colla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-89132011000400012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cl&#225;dia Margarites" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oliveira Reinehr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Vieira Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-70542009000300027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos de Andrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Iachino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de M&#233;lo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Flaibam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Farias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Adilson Orlando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-023-10678-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H.F. de M&#233;lo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fellipe da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cicalese Bevilaqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garcia Ribeiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2022.100956" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Alkim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Serrano-Bataille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herviou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1051425" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maugeri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04292324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maugeri Filho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.03.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ibraim Pires Atala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maugeri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.02.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Andrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maugeri-Filho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-013-0546-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Elita Bertolin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Guarienti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ta&#237;s Souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Gutkoski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-70542011000400014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Tais Souza Petry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Maria Colla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1516-89132011000400012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cl&#225;dia Margarites" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oliveira Reinehr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Vieira Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-70542009000300027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brandam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramos de Andrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunato Iachino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366615v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>