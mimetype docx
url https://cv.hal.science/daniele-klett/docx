--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -252,265 +252,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undissociable chemically cross-linked and single-chain gonadotropins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly-Sensitive In Vitro Bioassays for FSH, TSH, PTH, Kp, and OT in Addition to LH in Mouse Leydig Tumor Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.12.034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (15), pp.12047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241512047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206790v1</w:t>
+                <w:t xml:space="preserve">hal-04206799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-Sensitive In Vitro Bioassays for FSH, TSH, PTH, Kp, and OT in Addition to LH in Mouse Leydig Tumor Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undissociable chemically cross-linked and single-chain gonadotropins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (15), pp.12047. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 198, pp.250-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241512047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206799v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive in vitro bioassay for luteinizing hormone and chorionic gonadotropin allowing their measurement in plasma</w:t>
               </w:r>
@@ -587,51 +587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of soluble adenylyl cyclase (ADCY10) inhibitors on the LH-stimulated cAMP synthesis in Mltc-1 leydig cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Filliatreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -721,51 +721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluoxetine affects cytosolic cAMP, ATP, Ca 2+ responses to forskolin, and survival of human ovarian granulosa tumor COV434 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -819,278 +819,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylation Pattern and in vitro Bioactivity of Reference Follitropin alfa and Biosimilars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition by fluoxetine of LH-stimulated cyclic AMP synthesis in tumor Leydig cells partly involves AMPK activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Riccetti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filliatreau Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00503⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501193v1</w:t>
+                <w:t xml:space="preserve">hal-02543031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition by fluoxetine of LH-stimulated cyclic AMP synthesis in tumor Leydig cells partly involves AMPK activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
+                <w:t xml:space="preserve">Glycosylation Pattern and in vitro Bioactivity of Reference Follitropin alfa and Biosimilars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Riccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lazzaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filliatreau Laura</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (6), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543031v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogenic Compounds or Adiponectin Inhibit Cyclic AMP Response to Human Luteinizing Hormone in Mouse Leydig Tumor Cells</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous hCG and hMG commercial preparations result in different intracellular signalling but induce a similar long-term progesterone response &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Riccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,51 +1561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human luteinizing hormone and chorionic gonadotropin display biased agonism at the LH and LH/CG receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Riccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,320 +2065,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward isolation of phosphatidyl-ethanolamine-binding protein-1 (PEBP-1) and ubiquitin from bovine testis by hydrophobic-interaction chromatography (HIC)</w:t>
+                <w:t xml:space="preserve">Potentiation of the reductase activity of protein disulphide isomerase (PDI) by 19-nortestosterone, bacitracin, fluoxetine, and ammonium sulphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2011.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.681-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14756366.2010.546794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129591v1</w:t>
+                <w:t xml:space="preserve">hal-01129505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiation of the reductase activity of protein disulphide isomerase (PDI) by 19-nortestosterone, bacitracin, fluoxetine, and ammonium sulphate</w:t>
+                <w:t xml:space="preserve">Straightforward isolation of phosphatidyl-ethanolamine-binding protein-1 (PEBP-1) and ubiquitin from bovine testis by hydrophobic-interaction chromatography (HIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Alvarez</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 879 (27), pp.2935-2940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2011.08.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/14756366.2010.546794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129505v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the immature rat uterotrophic assay for specific measurements of chorionic gonadotropins and follicle-stimulating hormones in vivo bioactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Harbeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,273 +3364,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive in vivo uterotrophic assay for gonadotropins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and biological activities of recombinant heterodimeric versus single-chain gonadotropins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium: Endocrinology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Mikolajki, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756765v1</w:t>
+                <w:t xml:space="preserve">hal-02751671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and biological activities of recombinant heterodimeric versus single-chain gonadotropins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly sensitive in vivo uterotrophic assay for gonadotropins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Harbeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Braguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium: Endocrinology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Mikolajki, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751671v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4017,69 +4017,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permissive effect of substimulating doses of natural and recombinant human LH and hCG but not rat, ovine, bovine, porcine, equine LHs and equine CG on subsequent MLTC-1 adenylate cyclase responsiveness to forskolin (FSK)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of natural and recombinant Glycoprotein Hormones Carbohydrate moieties by Sandwich Enzyme-linked Lectin Immuno-Assays (SELIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4088,80 +4075,93 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603190v1</w:t>
+                <w:t xml:space="preserve">hal-01604744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of natural and recombinant Glycoprotein Hormones Carbohydrate moieties by Sandwich Enzyme-linked Lectin Immuno-Assays (SELIA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permissive effect of substimulating doses of natural and recombinant human LH and hCG but not rat, ovine, bovine, porcine, equine LHs and equine CG on subsequent MLTC-1 adenylate cyclase responsiveness to forskolin (FSK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4170,51 +4170,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604744v1</w:t>
+                <w:t xml:space="preserve">hal-01603190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference preparations and bioassays for gonadotropin preparations: why do pharmacopeas ignore scientific data?</w:t>
               </w:r>
@@ -4877,51 +4877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04720812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.12.034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-21-0045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filliatreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Van Hai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thuy Duong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4196/kjpp.2021.25.3.189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riccetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sperduti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lazzaretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00503" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filliatreau Laura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology8020045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Relav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi-Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.01.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pignatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01078-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Meslin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.06.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cahoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haj Hassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouanny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.03.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.08.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGCDVGW6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.546794" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Harbeby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.03.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3R4KJC3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009507" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-07-0151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2006.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwi060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900558v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00114568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-1-64" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Braguer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cahier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rafert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04720812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.12.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-21-0045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filliatreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Van Hai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thuy Duong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4196/kjpp.2021.25.3.189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filliatreau Laura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217519" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riccetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sperduti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lazzaretti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology8020045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Relav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi-Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.01.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pignatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01078-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Meslin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.06.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cahoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haj Hassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouanny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.03.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.546794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.08.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGCDVGW6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Harbeby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.03.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3R4KJC3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009507" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-07-0151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2006.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwi060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900558v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00114568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-1-64" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Braguer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cahier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rafert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>