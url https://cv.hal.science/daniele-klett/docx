--- v1 (2026-04-05)
+++ v2 (2026-05-26)
@@ -819,278 +819,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition by fluoxetine of LH-stimulated cyclic AMP synthesis in tumor Leydig cells partly involves AMPK activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
+                <w:t xml:space="preserve">Glycosylation Pattern and in vitro Bioactivity of Reference Follitropin alfa and Biosimilars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Riccetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lazzaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217519⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543031v1</w:t>
+                <w:t xml:space="preserve">hal-02501193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylation Pattern and in vitro Bioactivity of Reference Follitropin alfa and Biosimilars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Lazzaretti</w:t>
+                <w:t xml:space="preserve">Inhibition by fluoxetine of LH-stimulated cyclic AMP synthesis in tumor Leydig cells partly involves AMPK activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mong Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco de Pascali</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filliatreau Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.503. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0217519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501193v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogenic Compounds or Adiponectin Inhibit Cyclic AMP Response to Human Luteinizing Hormone in Mouse Leydig Tumor Cells</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous hCG and hMG commercial preparations result in different intracellular signalling but induce a similar long-term progesterone response &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Riccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,51 +1561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human luteinizing hormone and chorionic gonadotropin display biased agonism at the LH and LH/CG receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Riccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,320 +2065,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiation of the reductase activity of protein disulphide isomerase (PDI) by 19-nortestosterone, bacitracin, fluoxetine, and ammonium sulphate</w:t>
+                <w:t xml:space="preserve">Straightforward isolation of phosphatidyl-ethanolamine-binding protein-1 (PEBP-1) and ubiquitin from bovine testis by hydrophobic-interaction chromatography (HIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Alvarez</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/14756366.2010.546794⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 879 (27), pp.2935-2940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2011.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129505v1</w:t>
+                <w:t xml:space="preserve">hal-01129591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward isolation of phosphatidyl-ethanolamine-binding protein-1 (PEBP-1) and ubiquitin from bovine testis by hydrophobic-interaction chromatography (HIC)</w:t>
+                <w:t xml:space="preserve">Potentiation of the reductase activity of protein disulphide isomerase (PDI) by 19-nortestosterone, bacitracin, fluoxetine, and ammonium sulphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2011.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.681-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14756366.2010.546794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129591v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the immature rat uterotrophic assay for specific measurements of chorionic gonadotropins and follicle-stimulating hormones in vivo bioactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Harbeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,273 +3364,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and biological activities of recombinant heterodimeric versus single-chain gonadotropins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly sensitive in vivo uterotrophic assay for gonadotropins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Harbeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Braguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium: Endocrinology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Mikolajki, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751671v1</w:t>
+                <w:t xml:space="preserve">hal-02756765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive in vivo uterotrophic assay for gonadotropins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and biological activities of recombinant heterodimeric versus single-chain gonadotropins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Legardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cahoreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium: Endocrinology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Mikolajki, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756765v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4017,56 +4017,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of natural and recombinant Glycoprotein Hormones Carbohydrate moieties by Sandwich Enzyme-linked Lectin Immuno-Assays (SELIA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permissive effect of substimulating doses of natural and recombinant human LH and hCG but not rat, ovine, bovine, porcine, equine LHs and equine CG on subsequent MLTC-1 adenylate cyclase responsiveness to forskolin (FSK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4075,93 +4088,80 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604744v1</w:t>
+                <w:t xml:space="preserve">hal-01603190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permissive effect of substimulating doses of natural and recombinant human LH and hCG but not rat, ovine, bovine, porcine, equine LHs and equine CG on subsequent MLTC-1 adenylate cyclase responsiveness to forskolin (FSK)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of natural and recombinant Glycoprotein Hormones Carbohydrate moieties by Sandwich Enzyme-linked Lectin Immuno-Assays (SELIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4170,51 +4170,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603190v1</w:t>
+                <w:t xml:space="preserve">hal-01604744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference preparations and bioassays for gonadotropin preparations: why do pharmacopeas ignore scientific data?</w:t>
               </w:r>
@@ -4877,51 +4877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04720812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.12.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-21-0045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filliatreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Van Hai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thuy Duong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4196/kjpp.2021.25.3.189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filliatreau Laura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217519" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riccetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sperduti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lazzaretti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology8020045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Relav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi-Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.01.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pignatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01078-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Meslin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.06.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cahoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haj Hassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouanny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.03.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.546794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.08.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGCDVGW6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Harbeby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.03.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3R4KJC3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009507" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-07-0151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2006.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwi060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900558v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00114568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-1-64" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Braguer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cahier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rafert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04720812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2024.114614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pellissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.12.034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-21-0045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Filliatreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nong Van Hai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thuy Duong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4196/kjpp.2021.25.3.189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riccetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sperduti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lazzaretti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00503" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filliatreau Laura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217519" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology8020045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mariot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Relav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.03.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Thi-Mong Diep Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.01.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pignatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gax047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01078-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529482v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Meslin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.06.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cahoreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Haj Hassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouanny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.03.033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.08.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGCDVGW6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.546794" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Harbeby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.03.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3R4KJC3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009507" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Legardinier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-07-0151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2006.01.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwi060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900558v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00114568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-1-64" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Braguer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cahier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Berthet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rafert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>