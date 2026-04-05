--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -594,494 +594,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between sexual behaviour and head and neck cancer in the French West Indies: a case-control study based on an Afro-Caribbean population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O-80 Towards occupational health equity metrics estimating the burden of lung cancer attributed to three occupational carcinogens by socio-economic position [Abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-023-10870-x⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (Suppl 1), pp.A36-A37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/OEM-2023-EPICOH.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100005v1</w:t>
+                <w:t xml:space="preserve">hal-04272036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-80 Towards occupational health equity metrics estimating the burden of lung cancer attributed to three occupational carcinogens by socio-economic position [Abstract]</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between sexual behaviour and head and neck cancer in the French West Indies: a case-control study based on an Afro-Caribbean population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanie Gaete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Herrmann-Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (Suppl 1), pp.A36-A37. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/OEM-2023-EPICOH.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-023-10870-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272036v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions professionnelles et cancers des voies aéro-digestives supérieures</w:t>
+                <w:t xml:space="preserve">Lung cancer mortality in the European cohort of titanium dioxide workers: a reanalysis of the exposure–response relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Luce</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaillen-Guedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahti Antilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (9), pp.637-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03911168v1</w:t>
+                <w:t xml:space="preserve">anses-03663925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer mortality in the European cohort of titanium dioxide workers: a reanalysis of the exposure–response relationship</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expositions professionnelles et cancers des voies aéro-digestives supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La santé au travail, 19, pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03663925v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03911168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t>
               </w:r>
@@ -1452,77 +1452,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung Cancer in the French West Indies: Role of Sugarcane Work and Other Occupational Exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léïla Cabréra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1701,861 +1701,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Survivors in Saint Lucia Deeply Value Social Support: Considerations for Cancer Control in Under-Resourced Communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors for head and neck cancer in more and less developed countries: Analysis from the INHANCE consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cox</w:t>
+                <w:t xml:space="preserve">Neerav Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Oliver</w:t>
+                <w:t xml:space="preserve">Max Hennessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothy Phillip</w:t>
+                <w:t xml:space="preserve">Erik Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Gabriel</w:t>
+                <w:t xml:space="preserve">Wenxue Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Agudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19116531⟩</w:t>
+              <w:t xml:space="preserve">Oral Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/odi.14196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756325v1</w:t>
+                <w:t xml:space="preserve">hal-03712690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for head and neck cancer in more and less developed countries: Analysis from the INHANCE consortium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neerav Goyal</w:t>
+                <w:t xml:space="preserve">Cancer Survivors in Saint Lucia Deeply Value Social Support: Considerations for Cancer Control in Under-Resourced Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Hennessy</w:t>
+                <w:t xml:space="preserve">S Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Lehman</w:t>
+                <w:t xml:space="preserve">J Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenxue Lin</w:t>
+                <w:t xml:space="preserve">Dorothy Phillip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Agudo</w:t>
+                <w:t xml:space="preserve">Owen Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/odi.14196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19116531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712690v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Sinonasal Intestinal-Type Adenocarcinoma and Non-Intestinal-Type Adenocarcinoma in Two Countries with Different Patterns of Wood Dust Exposure</w:t>
+                <w:t xml:space="preserve">Lessons learned from the INHANCE consortium: An overview of recent results on head and neck cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilmo Leivo</w:t>
+                <w:t xml:space="preserve">Francesca Bravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reetta Holmila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Luce</w:t>
+                <w:t xml:space="preserve">Yuan‐chin Amy Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torben Steiniche</w:t>
+                <w:t xml:space="preserve">Mia Hashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dictor</w:t>
+                <w:t xml:space="preserve">Paolo Boffetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13205245⟩</w:t>
+              <w:t xml:space="preserve">Oral Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.73-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/odi.13502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439320v1</w:t>
+                <w:t xml:space="preserve">hal-03764514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head and neck cancer risk factors in the French West Indies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léah Michineau</w:t>
+                <w:t xml:space="preserve">Occupational socioeconomic risk associations for head and neck cancer in Europe and South America: Individual participant data analysis of pooled case–control studies within the INHANCE Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hovanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Holcatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08787-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (8), pp.779-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2020-214913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368346v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational socioeconomic risk associations for head and neck cancer in Europe and South America: Individual participant data analysis of pooled case–control studies within the INHANCE Consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Holcatova</w:t>
+                <w:t xml:space="preserve">Head and neck cancer risk factors in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanie Gaete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léah Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2020-214913⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08787-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379703v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from the INHANCE consortium: An overview of recent results on head and neck cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of Sinonasal Intestinal-Type Adenocarcinoma and Non-Intestinal-Type Adenocarcinoma in Two Countries with Different Patterns of Wood Dust Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan‐chin Amy Lee</w:t>
+                <w:t xml:space="preserve">Ilmo Leivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Hashibe</w:t>
+                <w:t xml:space="preserve">Reetta Holmila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Boffetta</w:t>
+                <w:t xml:space="preserve">Torben Steiniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Conway</w:t>
+                <w:t xml:space="preserve">Michael Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (1), pp.73-93. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/odi.13502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13205245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764514v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Tomenson’s letter on ’Lung cancer mortality in the French cohort of titanium dioxide workers: some aetiological insights’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,1095 +2743,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of two job indices for general occupational demands in a pooled analysis of case-control studies on lung cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity in head and neck cancer incidence among black populations from Africa, the Caribbean and the USA: Analysis of cancer registry data by the AC3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Hovanec</w:t>
+                <w:t xml:space="preserve">Samuel Gathere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Siemiatycki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ann Olsson</w:t>
+                <w:t xml:space="preserve">Paulo S. Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Guenel</w:t>
+                <w:t xml:space="preserve">Clement Adebamowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeola Akintola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3967⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2021.102053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373102v1</w:t>
+                <w:t xml:space="preserve">hal-03476826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in head and neck cancer incidence among black populations from Africa, the Caribbean and the USA: Analysis of cancer registry data by the AC3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of two job indices for general occupational demands in a pooled analysis of case-control studies on lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo S. Pinheiro</w:t>
+                <w:t xml:space="preserve">Jan Hovanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Adebamowo</w:t>
+                <w:t xml:space="preserve">Jack Siemiatycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeola Akintola</w:t>
+                <w:t xml:space="preserve">Pascal Guenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 75, </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (6), pp.475-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2021.102053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476826v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welding and the risk of head and neck cancer: the ICARE study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barul</w:t>
+                <w:t xml:space="preserve">Lung cancer mortality in the French cohort of titanium dioxide workers: some aetiological insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaillen-Guedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Matrat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Straif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 77 (5), pp.293-300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2019-106080⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 77 (11), pp.795-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453456v1</w:t>
+                <w:t xml:space="preserve">hal-02930017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to unintentionally emitted nanoscale particles and risk of cancer from lung to central nervous system - results from three French case-control studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Fabro-Peray</w:t>
+                <w:t xml:space="preserve">Respirable Crystalline Silica Exposure, Smoking, and Lung Cancer Subtype Risks: A Pooled Analysis of Case–control Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lützen Portengen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110024⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202 (3), pp.412-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201910-1926OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930142v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal Cancer Risks in Workers Exposed to Lung Carcinogens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lützen Portengen</w:t>
+                <w:t xml:space="preserve">Welding and the risk of head and neck cancer: the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000001120⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (5), pp.293-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2019-106080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364691v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cohort study of banana plantation workers in the French West Indies: first mortality analysis (2000-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vaidie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia El-Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (33), pp.41014-41022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-019-06481-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer mortality in the French cohort of titanium dioxide workers: some aetiological insights</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupational exposure to unintentionally emitted nanoscale particles and risk of cancer from lung to central nervous system - results from three French case-control studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyguy Manangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyne Audignon-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabro-Peray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106522⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.110024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930017v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirable Crystalline Silica Exposure, Smoking, and Lung Cancer Subtype Risks: A Pooled Analysis of Case–control Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calvin Ge</w:t>
+                <w:t xml:space="preserve">Laryngeal Cancer Risks in Workers Exposed to Lung Carcinogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lützen Portengen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202 (3), pp.412-421. </w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.145-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201910-1926OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000001120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866706v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new trajectory approach for investigating the association between an environmental or occupational exposure over lifetime and the risk of chronic disease Application to smoking, asbestos, and lung cancer</w:t>
               </w:r>
@@ -3951,90 +3951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint effect of tobacco, alcohol, and oral HPV infection on head and neck cancer risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanie Gaete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4232,90 +4232,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque professionnels et environnementaux des cancers du poumon aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léïla Cabréra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léah Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 Hors série n° 1, pp.11-15. </w:t>
@@ -4392,64 +4392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lützen Portengen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 202 (3), pp.402-411. </w:t>
@@ -4481,230 +4481,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social distribution of tobacco smoking, alcohol drinking and obesity in the French West Indies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dugas</w:t>
+                <w:t xml:space="preserve">Joint effects of intensity and duration of cigarette smoking on the risk of head and neck cancer: A bivariate spline model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioia Di Credico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+                <w:t xml:space="preserve">Valeria Edefonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Polesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7802-1⟩</w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2019.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364725v1</w:t>
+                <w:t xml:space="preserve">hal-02177701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to petroleum-based and oxygenated solvents and oral and oropharyngeal cancer risk in men A population-based case-control study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carton</w:t>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4719,100 +4719,100 @@
               <w:t xml:space="preserve">Cancer Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59, pp.22-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canep.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations and the Risk of Head and Neck Cancer: A Pooled Analysis of the International Head and Neck Cancer Epidemiology (INHANCE) Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prerna Khetan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4883,243 +4883,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of intensity and duration of cigarette smoking on the risk of head and neck cancer: A bivariate spline model approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gioia Di Credico</w:t>
+                <w:t xml:space="preserve">Social distribution of tobacco smoking, alcohol drinking and obesity in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Edefonti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicola Torelli</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94, pp.47-57. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2019.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7802-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177701v1</w:t>
+                <w:t xml:space="preserve">hal-02364725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head and neck cancer and occupational exposure to leather dust results from the ICARE study, a French case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.27. </w:t>
@@ -5157,64 +5157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to wood dust and risk of lung cancer the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,615 +5419,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational prestige trajectory and the risk of lung and head and neck cancer among men and women in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Risk factors for salivary gland cancers in France Results from a case-control study, the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Trétarre</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00038-017-1063-5⟩</w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp. 56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863800v1</w:t>
+                <w:t xml:space="preserve">hal-01795276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic and healthcare use-related determinants of cervical, breast and colorectal cancer screening practice in the French West Indies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to flour dust and the risk of head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (3), pp.269-273. </w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (10), pp.869-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525894v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to flour dust and the risk of head and neck cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Occupational prestige trajectory and the risk of lung and head and neck cancer among men and women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+                <w:t xml:space="preserve">Brigitte Trétarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (10), pp.869-873. </w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (7), pp.833-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.22899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00038-017-1063-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888612v1</w:t>
+                <w:t xml:space="preserve">hal-01863800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for salivary gland cancers in France Results from a case-control study, the ICARE study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic and healthcare use-related determinants of cervical, breast and colorectal cancer screening practice in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80, pp. 56-63. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.269-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2018.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795276v1</w:t>
+                <w:t xml:space="preserve">hal-01525894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to petroleum-based and oxygenated solvents and hypopharyngeal and laryngeal cancer in France the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carton</w:t>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6251,51 +6251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6340,948 +6340,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers des voies respiratoires attribuables aux expositions professionnelles : quels coûts pour la société française ? [Respiratory cancers attributable to occupational exposures: what is the cost to society in France?]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disparities in cancer incidence by area‐level socioeconomic status in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Serrier</w:t>
+                <w:t xml:space="preserve">Stéphane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Sultan-Taieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Luce</w:t>
+                <w:t xml:space="preserve">B. Bhakkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bejean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (4), pp.509-524. </w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (11), pp.1305--1312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10552-017-0946-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659246v1</w:t>
+                <w:t xml:space="preserve">hal-01671494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of oral HPV infection among healthy individuals and head and neck cancer cases in the French West Indies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancers des voies respiratoires attribuables aux expositions professionnelles : quels coûts pour la société française ? [Respiratory cancers attributable to occupational exposures: what is the cost to society in France?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Herrmann-Storck</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassan Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Sultan-Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bejean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-017-0966-z⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.509-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659247v1</w:t>
+                <w:t xml:space="preserve">hal-01659246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Genomic Analysis Identifies Ancestry-Related Expression Quantitative Trait Loci on DNA Polymerase beta and Supports the Association of Genetic Ancestry With Survival Disparities in Head and Neck Squamous Cell Carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danièle Luce</w:t>
+                <w:t xml:space="preserve">Occupational exposure to endotoxins and lung cancer risk results of the ICARE Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.30457⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (9), pp.667-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2016-104117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519253v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to endotoxins and lung cancer risk results of the ICARE Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cenée</w:t>
+                <w:t xml:space="preserve">Integrative Genomic Analysis Identifies Ancestry-Related Expression Quantitative Trait Loci on DNA Polymerase beta and Supports the Association of Genetic Ancestry With Survival Disparities in Head and Neck Squamous Cell Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meganathan P. Ramakodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Devarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Blackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2016-104117⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (5), pp.849--860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.30457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881597v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparities in cancer incidence by area‐level socioeconomic status in the French West Indies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Bhakkan</w:t>
+                <w:t xml:space="preserve">Prevalence of oral HPV infection among healthy individuals and head and neck cancer cases in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanie Gaete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Menvielle</w:t>
+                <w:t xml:space="preserve">Cecile Herrmann-Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Causes and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 28 (11), pp.1305--1312. </w:t>
+              <w:t xml:space="preserve">, 2017, 28 (11), pp.1333-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10552-017-0946-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10552-017-0966-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671494v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to solvents and risk of head and neck cancer in women: a population-based case–control study in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Sanchez</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012833⟩</w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438872v1</w:t>
+                <w:t xml:space="preserve">hal-01578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to solvents and risk of head and neck cancer in women: a population-based case–control study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Molinie</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.e012833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578588v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to chlorinated solvents and risk of head and neck cancer in men: a population-based case-control study in France</w:t>
               </w:r>
@@ -7293,51 +7293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fayossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7440,51 +7440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7529,191 +7529,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The joint effect of asbestos exposure, tobacco smoking and alcohol drinking on laryngeal cancer risk: evidence from the French population-based case–control study, ICARE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loredana Radoï</w:t>
+                <w:t xml:space="preserve">Multidimensional analysis of the effect of occupational exposure to organic solvents on lung cancer risk: the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Liverani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Sanchez</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73 (1), pp.28--33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102954⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 73 (6), pp.368-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269904v1</w:t>
+                <w:t xml:space="preserve">hal-01282444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welding, a risk factor of lung cancer: the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7721,306 +7721,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (4), pp.254-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional analysis of the effect of occupational exposure to organic solvents on lung cancer risk: the ICARE study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Liverani</w:t>
+                <w:t xml:space="preserve">The joint effect of asbestos exposure, tobacco smoking and alcohol drinking on laryngeal cancer risk: evidence from the French population-based case–control study, ICARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cenée</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73 (6), pp.368-377. </w:t>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.28--33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282444v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the mediating effects of smoking and occupational exposures in the relation between education and lung cancer: the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8097,51 +8097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Gilg Soit Llg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabyne Audignon-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8199,3602 +8199,3619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposure to Diesel Motor Exhaust and Lung Cancer: A Dose-Response Relationship Hidden by Asbestos Exposure Adjustment? The ICARE Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing Cancer Control through Research and Cancer Registry Collaborations in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Céné</w:t>
+                <w:t xml:space="preserve">Rishika Banydeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Fevotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carton</w:t>
+                <w:t xml:space="preserve">Angela M.C. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damali Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/879302⟩</w:t>
+              <w:t xml:space="preserve">Cancer Control: Journal of the Moffitt Cancer Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.520-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/107327481502200420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205352v1</w:t>
+                <w:t xml:space="preserve">hal-05563783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Cancer Control through Research and Cancer Registry Collaborations in the Caribbean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating and explaining the effect of education and income on head and neck cancer risk: INHANCE consortium pooled analysis of 31 case-control studies from 27 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Aiken</w:t>
+                <w:t xml:space="preserve">D. I. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Alexis</w:t>
+                <w:t xml:space="preserve">D. R. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Macpherson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Control: Journal of the Moffitt Cancer Center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/107327481502200420⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (5), pp.1125-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.29063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455878v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and explaining the effect of education and income on head and neck cancer risk: INHANCE consortium pooled analysis of 31 case-control studies from 27 countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. D. Mcmahon</w:t>
+                <w:t xml:space="preserve">Advancing Cancer Control through Research and Cancer Registry Collaborations in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishika Banydeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Macpherson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Agudo</w:t>
+                <w:t xml:space="preserve">Angela Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damali Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.29063⟩</w:t>
+              <w:t xml:space="preserve">Cancer Control: Journal of the Moffitt Cancer Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.520-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/107327481502200420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262491v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffee consumption and risk of lung cancer: the ICARE study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+                <w:t xml:space="preserve">Occupational Exposure to Diesel Motor Exhaust and Lung Cancer: A Dose-Response Relationship Hidden by Asbestos Exposure Adjustment? The ICARE Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Mattei</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Céné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-014-9976-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.e879302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/879302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455882v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population attributable risks of oral cavity cancer to behavioral and medical risk factors in France: results of a large population-based case–control study, the ICARE study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coffee consumption and risk of lung cancer: the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harinakshi Sanikini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Radoï</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-015-1841-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.81-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-014-9976-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258466v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive epidemiological investigation of a kidney cancer cluster in a chemical plant: what have we learned?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Garras</w:t>
+                <w:t xml:space="preserve">Population attributable risks of oral cavity cancer to behavioral and medical risk factors in France: results of a large population-based case–control study, the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101477⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-015-1841-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160353v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[The French mesothelioma network from 1998 to 2013].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Galateau-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Gilg Soit Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Stang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Pathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.51-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annpat.2014.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00995995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to chlorinated solvents and lung cancer: results of the ICARE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Cyr</w:t>
+                <w:t xml:space="preserve">An extensive epidemiological investigation of a kidney cancer cluster in a chemical plant: what have we learned?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boutou-Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Garras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71 (10), pp.681--689. </w:t>
+              <w:t xml:space="preserve">, 2014, 71 (1), 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063908v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation and head and neck cancer in women. Results of the ICARE study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carton</w:t>
+                <w:t xml:space="preserve">Exposure to chlorinated solvents and lung cancer: results of the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cenée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loredana Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22394⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (10), pp.681--689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486091v1</w:t>
+                <w:t xml:space="preserve">hal-01063908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult height and head and neck cancer: a pooled analysis within the INHANCE Consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Petrelli</w:t>
+                <w:t xml:space="preserve">Occupation and head and neck cancer in women. Results of the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paget-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur J Epidemiol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-013-9863-2⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (12), pp. 1386-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261722v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging trends in educational inequalities in cancer mortality between men and women in the 2000s in France.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adult height and head and neck cancer: a pooled analysis within the INHANCE Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cadoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Petrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-13-823⟩</w:t>
+              <w:t xml:space="preserve">Eur J Epidemiol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (1), pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-013-9863-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00868759v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring social inequalities in cause-specific mortality in France: comparison between linked and unlinked approaches.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Rey</w:t>
+                <w:t xml:space="preserve">Characterization of a French Series of Female Cases of Mesothelioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Camiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Luce</w:t>
+                <w:t xml:space="preserve">Marthe-Aline Jutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Menvielle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabyne Audignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rinaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.11.004⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00844594v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a French Series of Female Cases of Mesothelioma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring social inequalities in cause-specific mortality in France: comparison between linked and unlinked approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe-Aline Jutand</w:t>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabyne Audignon</w:t>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rinaldo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenaelle Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22229⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (3), pp.221-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04811232v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00844594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family history of cancer, personal history of medical conditions and risk of oral cavity cancer in France: the ICARE study.</w:t>
+                <w:t xml:space="preserve">Diverging trends in educational inequalities in cancer mortality between men and women in the 2000s in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Radoï</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.560. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-13-823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00913514v1</w:t>
+                <w:t xml:space="preserve">inserm-00868759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the social cost of respiratory cancer cases attributable to occupational exposures in France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Family history of cancer, personal history of medical conditions and risk of oral cavity cancer in France: the ICARE study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paget-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-013-0528-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00922838v1</w:t>
+                <w:t xml:space="preserve">inserm-00913514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time trends in educational differences in lung and upper aero digestive tract cancer mortality in France between 1990 and 2007.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michiel R. de Boer</w:t>
+                <w:t xml:space="preserve">Estimating the social cost of respiratory cancer cases attributable to occupational exposures in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sultan-Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.661-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-013-0528-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00708315v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer mortality study among French cement production workers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Rossignol</w:t>
+                <w:t xml:space="preserve">Time trends in educational differences in lung and upper aero digestive tract cancer mortality in France between 1990 and 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim P. Wagenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel R. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-010-0530-6⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (4), pp.329-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00876371v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00708315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of occupational and environmental causes of respiratory cancers (ICARE): a multicenter, population-based case-control study in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer mortality study among French cement production workers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (2), pp.167-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-010-0530-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-11-928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00667291v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities in mortality by cause among men and women in France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of occupational and environmental causes of respiratory cancers (ICARE): a multicenter, population-based case-control study in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech.2008.078923⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-11-928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00364818v1</w:t>
+                <w:t xml:space="preserve">inserm-00667291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The health impact of nonoccupational exposure to asbestos: what do we know?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social inequalities in mortality by cause among men and women in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0b013e32832f9bee⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (3), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2008.078923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00406818v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00364818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COX-2 and p53 in human sinonasal cancer: COX-2 expression is associated with adenocarcinoma histology and wood-dust exposure.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Cyr</w:t>
+                <w:t xml:space="preserve">The health impact of nonoccupational exposure to asbestos: what do we know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.23360⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (6), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0b013e32832f9bee⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00232779v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00406818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Reply to the letter of M. Grignon and F. Jusot.]</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COX-2 and p53 in human sinonasal cancer: COX-2 expression is associated with adenocarcinoma histology and wood-dust exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reetta Holmila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirjo Heikkilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dictor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.08.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 122 (9), pp.2154-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.23360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00340604v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00232779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cancers professionnels (à l'exception de l'amiante)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">[Reply to the letter of M. Grignon and F. Jusot.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONCOLOGIE / La Revue Francophone de Formation en Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (5), pp.356-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10269-007-0596-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00150018v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00340604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Changing social disparities and mortality in France (1968-1996): cause of death analysis by educational level]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cancers professionnels (à l'exception de l'amiante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edisc Group</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2006.10.001⟩</w:t>
+              <w:t xml:space="preserve">ONCOLOGIE / La Revue Francophone de Formation en Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10269-007-0596-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00222750v1</w:t>
+                <w:t xml:space="preserve">inserm-00150018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' response.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+                <w:t xml:space="preserve">[Changing social disparities and mortality in France (1968-1996): cause of death analysis by educational level]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guénel</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edisc Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JOM.0b013e31804f5ab8⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (2), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2006.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00145032v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00222750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer mortality and occupational exposure to asbestos among telephone linemen: a historical cohort study in france.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Authors' response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Meguellati-Hakkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Stücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guénel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 48 (11), pp.1166-72. </w:t>
+              <w:t xml:space="preserve">, 2007, 49 (4), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.jom.0000243357.70143.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0b013e31804f5ab8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00115650v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00145032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic inequalities in premature mortality in France: have they widened in recent decades?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lung cancer mortality and occupational exposure to asbestos among telephone linemen: a historical cohort study in france.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Meguellati-Hakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 62, pp.2035-45. </w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (11), pp.1166-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2005.08.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.jom.0000243357.70143.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00086746v1</w:t>
+                <w:t xml:space="preserve">inserm-00115650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities in breast cancer mortality among French women: disappearing educational disparities from 1968 to 1996.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic inequalities in premature mortality in France: have they widened in recent decades?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 94, pp.152-5. </w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.2035-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2005.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00000026v1</w:t>
+                <w:t xml:space="preserve">inserm-00086746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11826,550 +11843,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00114030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal and hypopharyngeal cancers and occupational exposure to formaldehyde and various dusts: a case-control study in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social inequalities in breast cancer mortality among French women: disappearing educational disparities from 1968 to 1996.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.152-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839010v1</w:t>
+                <w:t xml:space="preserve">inserm-00000026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental exposure to tremolite and respiratory cancer in New Caledonia: a case-control Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Luce</w:t>
+                <w:t xml:space="preserve">Laryngeal and hypopharyngeal cancers and occupational exposure to formaldehyde and various dusts: a case-control study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquerette Goldberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Javier Nicolau</w:t>
+                <w:t xml:space="preserve">M Gérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 151, pp.259-265</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57 (11), pp.767--773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083705v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle potentiel de l'exposition environnementale et domestique à la trémolite dans le cancer de la plèvre en Nouvelle Calédonie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Luce</w:t>
+                <w:t xml:space="preserve">Environmental exposure to tremolite and respiratory cancer in New Caledonia: a case-control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquerette Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Billon-Galland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Salomon-Nekiriai</w:t>
+                <w:t xml:space="preserve">Javier Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 43, pp.444-450</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 151, pp.259-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04859479v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rôle potentiel de l'exposition environnementale et domestique à la trémolite dans le cancer de la plèvre en Nouvelle Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Billon-Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Salomon-Nekiriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 43, pp.444-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malignant pleural mesothelioma associated with exposure to tremolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Quénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Brochard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C Salomon-Nekiriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 344 (24/31), pp.1777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0140-6736(94)92919-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12379,168 +12513,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">105 Occupational exposures to metals and risk of lung cancers and head and neck cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A47.1-A47, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">120 Examining the occupational exposome of male agricultural workers in Canada and abroad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yandai Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12585,815 +12719,815 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A53.2-A54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des cancers et défavorisation sociale : analyse spatio-temporelle en Guadeloupe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Luce</w:t>
+                <w:t xml:space="preserve">2 Construction work and head and neck cancer risk: results from the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendya Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adelf-Epiter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A1.2-A1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527618v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 Construction work and head and neck cancer risk: results from the ICARE study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Barul</w:t>
+                <w:t xml:space="preserve">Incidence des cancers et défavorisation sociale : analyse spatio-temporelle en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bhakkan-Mambir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adelf-Epiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moustapha Dramé, Dec 2025, Fort-de -France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236196v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8292265 Multiple pesticide exposure and prostate cancer risk in a cohort of agricultural workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendya Gene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Spinosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bhakkan-Mambir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Utrecht, Netherlands. pp.A79.1-A79, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2025-epicohabstracts.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-86 Exposure to pesticides mixture and cancer mortality in banana workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gambaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léïla Cabréra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Spinosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Symposium on Epidemiology in Occupational Health (EPICOH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mumbai, India. pp.A58.2-A58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oem-2023-epicoh.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-87 Are asbestos and strong inorganic acid mists the only occupational exposures that increase laryngeal cancer risk in the construction industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendya Gene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Symposium on Epidemiology in Occupational Health (EPICOH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mumbai, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oem-2023-epicoh.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GESSICa - Facteurs de risque environnementaux et inégalités sociales associés aux cancers en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bhakkan-Mambir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Estimer les expositions aux pesticides : données et approches géographiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Santé publique France, Jun 2022, Saint-Maurice, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale de l'incidence des cancers et lien avec l'exposition au chlordécone en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bhakkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dufleit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13408,100 +13542,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPSN; CLoReCA, Dec 2022, Le Gosier, Guadeloupe. pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relier mesures d'impact en population et inégalités sociales de santé: l'exemple des liens entre travail et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13529,51 +13663,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès annuel de la SFSE (Société Francophone de Santé et Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13583,78 +13717,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the assessment of the burden of work-related cancer to health inequities research: Past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13682,168 +13816,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE2019 international conference “On airs, waters, places”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Utrecht, Netherlands. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0280 Occupational risk factors for prostate cancer: a case-control study in Guadeloupe (French West Indies).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Multigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges for Occupational Epidemiology in the 21st Century EPICOH 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chicago, United States. Occup Environ Med, 71 Suppl 1 (Suppl_1), pp.A100, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13853,163 +13987,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinonasal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsti Husgafvel-Pursiainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-J. Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reetta Holmila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.147-178, 2020, 9783030307660; 9783030307653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30766-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14019,1629 +14153,1629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des valeurs guides de qualité d’air intérieur - Benzène (CAS n°71-43-2)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eypert-Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Jaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0223, Anses. 2024, 97 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04668370v1</w:t>
+                <w:t xml:space="preserve">hal-04664058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise à jour des données relatives aux expositions à la silice cristalline dans l’air extérieur chez les riverains de sites d’activités émettrices de silice cristalline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Eypert-Blaison</w:t>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Jaurand</w:t>
+                <w:t xml:space="preserve">Hervé Laborde-Casterot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0223, Anses. 2024, 97 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0052, Anses. 2024, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664058v1</w:t>
+                <w:t xml:space="preserve">anses-04806865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à jour des données relatives aux expositions à la silice cristalline dans l’air extérieur chez les riverains de sites d’activités émettrices de silice cristalline</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualisation des valeurs guides de qualité d’air intérieur - Benzène (CAS n°71-43-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-MPEX-0006, Anses. 2024, 258 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Achard</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04806865v1</w:t>
+                <w:t xml:space="preserve">anses-04668370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Expertise sur les tableaux de maladies professionnelles existants nécessitant une mise à jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0061, Anses. 2024, 113 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04860003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des fractions granulométriques utilisées pour l’évaluation des expositions par inhalation d’aérosols - Pertinence et comparaison des fractions environnementales - PM10 , PM2,5 - et professionnelles - inhalable, thoracique, alvéolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Matran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2018-SA-0076, Anses. 2023, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04170323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2018-SA-0266, Anses. 2022, 509 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04341831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles Bronchopneumopathie chronique obstructive en lien avec l’exposition aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2022, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04086427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres courtes d’amiante et autres particules minérales allongées de moins de 5 micromètres de longueur - Mise à jour des données sanitaires et d’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Clin-Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Eypert-Blaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0044, Anses. 2022, 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04079686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2021, 332 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03800600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04515215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour l’élaboration de l’expertise en vue de la création ou de la modification de tableaux de maladies professionnelles, ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chatelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2019-SA-0220, Anses. 2020, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04510741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux poussières sédimentées dans les environnements intérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Coftier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] ANSES: Glorennec, Philippe Chaigneau, Thomas Coftier, Aline Delannoy, Matthieu Esteve, Williams Herrera, Horacio Le-Bot, Barbara Noack, Yves Pelfrêne, Aurélie Nadif, Rachel Paris, Christophe Achard, Sophie Aschan-Leygonie, Christina Bemer, Denis Bex, Valérie Bonvallot, Nathalie Caillaud, Denis Dewitte, Jean-Dominique Durif, Marc Frealle, Émilie Goupil, Ghislaine Guillemot, Marianne Jacquemin, Bénédicte Joubert, Olivier Luce, Danièle Mandin, Corinne Mercier, Fabien Monteil, Christelle Oppliger, Anne Pernot, Pierre Raherison, Chantal Perouel, Guillaume Keirsbulck, Marion Elreedy, Salma Pittman, Adrienne Saddoki, Sophia. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId489"/>
+      <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15788,51 +15922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Deloumeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22896-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Michineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-110304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ismail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Parent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120238" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-10870-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/OEM-2023-EPICOH.87" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Luce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03663925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaillen-Guedy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Antilla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behrens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kendzia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Olsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09886-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;la Cabr&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197; Olsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neela Guha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Peters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-1428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cox" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliver" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Phillip" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gabriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03712690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerav Goyal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hennessy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lehman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Agudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.14196" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmo Leivo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetta Holmila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Steiniche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dictor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205245" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ah Michineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08787-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Conway" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hovanec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahrens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Holcatova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214913" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bravi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;chin Amy Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Hashibe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boffetta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conway" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.13502" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Straif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-107420" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruening" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hovanec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Siemiatycki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guenel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3967" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gathere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. Pinheiro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Adebamowo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeola Akintola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2021.102053" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02453456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matrat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-106080" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gramond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon-Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabro-Peray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364691v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#252;z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001120" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vaidie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El-Yamani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06481-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106522" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201910-1926OC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lacourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3327" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Di Credico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Polesel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Dal Maso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pauli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Torelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-020-01031-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020175" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201911-2101OC" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7802-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020721v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.01.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerna Khetan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Curado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001563" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Edefonti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2019.05.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0469-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle F&#233;votte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-105802" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02119172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Lunn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea 'T Mannetje" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105447" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-017-1063-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22899" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2018.03.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4324-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104953" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Khedher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Neri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cen&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22799" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659246v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serrier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sultan-Taieb" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0509" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0966-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519253v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meganathan P. Ramakodi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Devarajan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gibbs" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.30457" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881597v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2016-104117" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menvielle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0946-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438872v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012833" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayoss&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0286-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Atramont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000722" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102954" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274887v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102964" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282444v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Liverani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103177" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360240v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0182-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Llg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.357" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205352v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879302" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455878v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Banydeen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rose" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damali Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Aiken" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Alexis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107327481502200420" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262491v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Conway" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Brenner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mcmahon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Macpherson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agudo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29063" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455882v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinakshi Sanikini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-014-9976-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258466v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1841-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boutou-Kempf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Garras" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101477" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995995v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2014.01.009" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102182" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486091v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paget-Bailly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22394" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2Q5NJNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261722v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoncini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ricciardi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadoni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrelli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-013-9863-2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868759v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-823" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811232v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Camiade" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gramond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22229" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FW86PCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-560" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922838v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Taieb" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-013-0528-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00708315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim P. Wagenaar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel R. de Boer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2012.03.003" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876371v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marconi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-010-0530-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3V9BFFL9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667291v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-928" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00364818v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Leclerc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.078923" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00406818v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0b013e32832f9bee" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00232779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Heikkil&#228;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23360" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340604v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chastang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.08.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150018v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-007-0596-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00222750v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edisc Group" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2006.10.001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145032v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Meguellati-Hakkas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e31804f5ab8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jom.0000243357.70143.47" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086746v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.08.031" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000026v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602907" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00114030v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839010v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Luce" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Goldberg" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;gin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;rin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083705v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Goldberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nicolau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859479v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Billon-Galland" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salomon-Nekiriai" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822283v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brochard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Qu&#233;nel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(94)92919-x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC45X1XM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236208v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leung" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.105" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236188v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.120" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05527618v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendya Gene" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345749v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-epicohabstracts.192" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284955v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Michineau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.143" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284938v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.144" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180325v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182096v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434283v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435332v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118558v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Morvan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.312" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931950v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsti Husgafvel-Pursiainen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Wolff" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30766-0_7" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668370v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079686v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clin-Godard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Deloumeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22896-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Michineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-110304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ismail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Parent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120238" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/OEM-2023-EPICOH.87" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-10870-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03663925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaillen-Guedy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Antilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Luce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behrens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kendzia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Olsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09886-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;la Cabr&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197; Olsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neela Guha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Peters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-1428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03712690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerav Goyal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hennessy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lehman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Agudo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.14196" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliver" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Phillip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gabriel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116531" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bravi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;chin Amy Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Hashibe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boffetta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conway" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.13502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Conway" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hovanec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahrens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Holcatova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214913" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ah Michineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08787-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmo Leivo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetta Holmila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Steiniche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dictor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205245" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Straif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-107420" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruening" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gathere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. Pinheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Adebamowo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeola Akintola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2021.102053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hovanec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Siemiatycki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3967" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106522" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#252;z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201910-1926OC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02453456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-106080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vaidie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El-Yamani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06481-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gramond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon-Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabro-Peray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001120" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lacourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3327" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Di Credico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Polesel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Dal Maso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pauli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Torelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-020-01031-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020175" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201911-2101OC" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Edefonti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2019.05.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.01.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerna Khetan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Curado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001563" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364725v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7802-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0469-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle F&#233;votte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-105802" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02119172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Lunn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea 'T Mannetje" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105447" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2018.03.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22899" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863800v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-017-1063-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000329" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4324-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104953" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Khedher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Neri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cen&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22799" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menvielle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0946-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sultan-Taieb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2016-104117" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519253v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meganathan P. Ramakodi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Devarajan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gibbs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.30457" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0966-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012833" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayoss&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0286-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Atramont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000722" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282444v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Liverani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103177" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102964" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269904v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102954" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360240v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0182-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Llg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.357" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05563783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Banydeen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M.C. Rose" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damali Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Aiken" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Alexis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107327481502200420" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262491v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Conway" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Brenner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mcmahon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Macpherson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agudo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29063" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rose" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205352v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879302" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinakshi Sanikini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-014-9976-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1841-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995995v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2014.01.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160353v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boutou-Kempf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Garras" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101477" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102182" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paget-Bailly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22394" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2Q5NJNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261722v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoncini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ricciardi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadoni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-013-9863-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811232v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Camiade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gramond" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22229" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FW86PCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868759v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-823" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913514v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-560" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922838v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Taieb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-013-0528-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00708315v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim P. Wagenaar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel R. de Boer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2012.03.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876371v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marconi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-010-0530-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3V9BFFL9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-928" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00364818v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Leclerc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.078923" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00406818v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0b013e32832f9bee" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00232779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Heikkil&#228;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23360" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340604v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chastang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.08.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150018v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-007-0596-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00222750v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edisc Group" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2006.10.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145032v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Meguellati-Hakkas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e31804f5ab8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115650v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jom.0000243357.70143.47" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.08.031" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00114030v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000026v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602907" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Luce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Goldberg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;gin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;rin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083705v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Goldberg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nicolau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859479v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Billon-Galland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salomon-Nekiriai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822283v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brochard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Qu&#233;nel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(94)92919-x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC45X1XM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236208v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leung" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.105" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236188v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.120" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236196v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendya Gene" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05527618v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345749v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-epicohabstracts.192" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284955v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Michineau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.143" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284938v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.144" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180325v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182096v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434283v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118558v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Morvan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.312" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931950v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsti Husgafvel-Pursiainen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Wolff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30766-0_7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668370v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079686v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clin-Godard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>