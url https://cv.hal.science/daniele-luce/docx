--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -334,356 +334,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Health Equity Metrics: Estimating the Burden of Lung Cancer Attributed to Known Carcinogens by Socio-economic Position</w:t>
+                <w:t xml:space="preserve">Expert-based assessment of chemical and physical exposures, and organizational factors, in past agricultural jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Counil</w:t>
+                <w:t xml:space="preserve">Yandai Guindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walaa Ismail</w:t>
+                <w:t xml:space="preserve">Marie-Élise Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Roblin</w:t>
+                <w:t xml:space="preserve">Hugues Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paris</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwae464⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 263, pp.120238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871027v1</w:t>
+                <w:t xml:space="preserve">hal-04771600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert-based assessment of chemical and physical exposures, and organizational factors, in past agricultural jobs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Health Equity Metrics: Estimating the Burden of Lung Cancer Attributed to Known Carcinogens by Socio-economic Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yandai Guindo</w:t>
+                <w:t xml:space="preserve">Walaa Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Élise Parent</w:t>
+                <w:t xml:space="preserve">Arthur Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Barul</w:t>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 263, pp.120238. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.kwae464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwae464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771600v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-80 Towards occupational health equity metrics estimating the burden of lung cancer attributed to three occupational carcinogens by socio-economic position [Abstract]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -858,1138 +858,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer mortality in the European cohort of titanium dioxide workers: a reanalysis of the exposure–response relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer Survivors in Saint Lucia Deeply Value Social Support: Considerations for Cancer Control in Under-Resourced Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
+                <w:t xml:space="preserve">S Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Gaillen-Guedy</w:t>
+                <w:t xml:space="preserve">J Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahti Antilla</w:t>
+                <w:t xml:space="preserve">Dorothy Phillip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t>
+                <w:t xml:space="preserve">Owen Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19116531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03663925v1</w:t>
+                <w:t xml:space="preserve">hal-03756325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions professionnelles et cancers des voies aéro-digestives supérieures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for head and neck cancer in more and less developed countries: Analysis from the INHANCE consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neerav Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Luce</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Max Hennessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxue Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oral Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/odi.14196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03911168v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Porro</w:t>
+                <w:t xml:space="preserve">Lung cancer mortality in the European cohort of titanium dioxide workers: a reanalysis of the exposure–response relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaillen-Guedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahti Antilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022022⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (9), pp.637-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602858v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03663925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to nickel and hexavalent chromium and the risk of lung cancer in a pooled analysis of case‐control studies ( SYNERGY )</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expositions professionnelles et cancers des voies aéro-digestives supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La santé au travail, 19, pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789594v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03911168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations of cancer incidence in Guadeloupe, French West Indies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+                <w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-022-09886-6⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.288-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771889v1</w:t>
+                <w:t xml:space="preserve">hal-03602858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung Cancer in the French West Indies: Role of Sugarcane Work and Other Occupational Exposures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+                <w:t xml:space="preserve">Occupational exposure to nickel and hexavalent chromium and the risk of lung cancer in a pooled analysis of case‐control studies ( SYNERGY )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kendzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013444⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.34272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837205v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposure to Polycyclic Aromatic Hydrocarbons and Lung Cancer Risk: Results from a Pooled Analysis of Case-Control Studies (SYNERGY)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geographical variations of cancer incidence in Guadeloupe, French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bhakkan-Mambir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-1428⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-022-09886-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762984v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for head and neck cancer in more and less developed countries: Analysis from the INHANCE consortium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lung Cancer in the French West Indies: Role of Sugarcane Work and Other Occupational Exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenxue Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Agudo</w:t>
+                <w:t xml:space="preserve">Léïla Cabréra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/odi.14196⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712690v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Survivors in Saint Lucia Deeply Value Social Support: Considerations for Cancer Control in Under-Resourced Communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aviane Auguste</w:t>
+                <w:t xml:space="preserve">Occupational Exposure to Polycyclic Aromatic Hydrocarbons and Lung Cancer Risk: Results from a Pooled Analysis of Case-Control Studies (SYNERGY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Å Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cox</w:t>
+                <w:t xml:space="preserve">Neela Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Oliver</w:t>
+                <w:t xml:space="preserve">Liacine Bouaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothy Phillip</w:t>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Gabriel</w:t>
+                <w:t xml:space="preserve">Susan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (7), pp.1433-1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19116531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-1428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03756325v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from the INHANCE consortium: An overview of recent results on head and neck cancer</w:t>
               </w:r>
@@ -2511,51 +2511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Tomenson’s letter on ’Lung cancer mortality in the French cohort of titanium dioxide workers: some aetiological insights’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,90 +2615,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung cancer risk in painters: results from the SYNERGY pooled case-control study consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neela Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liacine Bouaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bruening</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Siemiatycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3011,1579 +3011,1579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer mortality in the French cohort of titanium dioxide workers: some aetiological insights</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facteurs de risque professionnels et environnementaux des cancers du poumon aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léïla Cabréra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106522⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 Hors série n° 1, pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930017v1</w:t>
+                <w:t xml:space="preserve">hal-03003275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirable Crystalline Silica Exposure, Smoking, and Lung Cancer Subtype Risks: A Pooled Analysis of Case–control Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Diesel Engine Exhaust Exposure, Smoking, and Lung Cancer Subtype Risks: A Pooled Exposure-response Analysis of 14 Case–control Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lützen Portengen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 202 (3), pp.412-421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201910-1926OC⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 202 (3), pp.402-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201911-2101OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866706v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welding and the risk of head and neck cancer: the ICARE study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lung cancer mortality in the French cohort of titanium dioxide workers: some aetiological insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaillen-Guedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Straif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 77 (5), pp.293-300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2019-106080⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 77 (11), pp.795-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453456v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohort study of banana plantation workers in the French West Indies: first mortality analysis (2000-2015)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounia El-Yamani</w:t>
+                <w:t xml:space="preserve">Respirable Crystalline Silica Exposure, Smoking, and Lung Cancer Subtype Risks: A Pooled Analysis of Case–control Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lützen Portengen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06481-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202 (3), pp.412-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201910-1926OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355983v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to unintentionally emitted nanoscale particles and risk of cancer from lung to central nervous system - results from three French case-control studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Fabro-Peray</w:t>
+                <w:t xml:space="preserve">A cohort study of banana plantation workers in the French West Indies: first mortality analysis (2000-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vaidie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia El-Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (33), pp.41014-41022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06481-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930142v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laryngeal Cancer Risks in Workers Exposed to Lung Carcinogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lützen Portengen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (1), pp.145-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/EDE.0000000000001120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new trajectory approach for investigating the association between an environmental or occupational exposure over lifetime and the risk of chronic disease Application to smoking, asbestos, and lung cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guénel</w:t>
+                <w:t xml:space="preserve">Occupational exposure to unintentionally emitted nanoscale particles and risk of cancer from lung to central nervous system - results from three French case-control studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyguy Manangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyne Audignon-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabro-Peray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236736⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.110024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930145v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effect of tobacco, alcohol, and oral HPV infection on head and neck cancer risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Welding and the risk of head and neck cancer: the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leah Michineau</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.3327⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (5), pp.293-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2019-106080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928460v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol drinking and head and neck cancer risk: the joint effect of intensity and duration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicola Torelli</w:t>
+                <w:t xml:space="preserve">A new trajectory approach for investigating the association between an environmental or occupational exposure over lifetime and the risk of chronic disease Application to smoking, asbestos, and lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-020-01031-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (8), pp.e0236736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764511v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque professionnels et environnementaux des cancers du poumon aux Antilles françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint effect of tobacco, alcohol, and oral HPV infection on head and neck cancer risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanie Gaete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020175⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (18), pp.6854-6863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.3327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003275v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diesel Engine Exhaust Exposure, Smoking, and Lung Cancer Subtype Risks: A Pooled Exposure-response Analysis of 14 Case–control Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schüz</w:t>
+                <w:t xml:space="preserve">Alcohol drinking and head and neck cancer risk: the joint effect of intensity and duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioia Di Credico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Polesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigino Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202 (3), pp.402-411. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (9), pp.1456-1463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201911-2101OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41416-020-01031-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866675v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint effects of intensity and duration of cigarette smoking on the risk of head and neck cancer: A bivariate spline model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioia Di Credico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Edefonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Polesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Pauli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oral Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94, pp.47-57. </w:t>
@@ -4902,51 +4902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social distribution of tobacco smoking, alcohol drinking and obesity in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5049,51 +5049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,51 +5157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to wood dust and risk of lung cancer the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,1523 +5419,1540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for salivary gland cancers in France Results from a case-control study, the ICARE study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to textile dust and lung cancer risk Results from the ICARE Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2018.03.019⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (3), pp.216-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795276v1</w:t>
+                <w:t xml:space="preserve">hal-01730385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to flour dust and the risk of head and neck cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for salivary gland cancers in France Results from a case-control study, the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp. 56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2018.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.22899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01888612v1</w:t>
+                <w:t xml:space="preserve">hal-01795276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational prestige trajectory and the risk of lung and head and neck cancer among men and women in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational exposure to flour dust and the risk of head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Trétarre</w:t>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00038-017-1063-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (10), pp.869-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863800v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic and healthcare use-related determinants of cervical, breast and colorectal cancer screening practice in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.269-273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to petroleum-based and oxygenated solvents and hypopharyngeal and laryngeal cancer in France the ICARE study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barul</w:t>
+                <w:t xml:space="preserve">Occupational prestige trajectory and the risk of lung and head and neck cancer among men and women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Trétarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (7), pp.833-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00038-017-1063-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4324-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01780221v1</w:t>
+                <w:t xml:space="preserve">hal-01863800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent effect of intensity of smoking and of occupational exposure to asbestos on the risk of lung cancer results from the ICARE case-control study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guénel</w:t>
+                <w:t xml:space="preserve">Occupational exposure to petroleum-based and oxygenated solvents and hypopharyngeal and laryngeal cancer in France the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104953⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4324-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863276v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to textile dust and lung cancer risk Results from the ICARE Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mireille Matrat</w:t>
+                <w:t xml:space="preserve">Time-dependent effect of intensity of smoking and of occupational exposure to asbestos on the risk of lung cancer results from the ICARE case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cenée</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (3), pp.216-228. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (8), pp.586-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.22799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730385v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparities in cancer incidence by area‐level socioeconomic status in the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Luce</w:t>
+                <w:t xml:space="preserve">Occupational exposure to chlorinated solvents and risk of head and neck cancer in men: a population-based case-control study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dugas</w:t>
+                <w:t xml:space="preserve">Aurore Fayossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bhakkan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Menvielle</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Woronoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-017-0946-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-017-0286-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671494v1</w:t>
+                <w:t xml:space="preserve">inserm-01570445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers des voies respiratoires attribuables aux expositions professionnelles : quels coûts pour la société française ? [Respiratory cancers attributable to occupational exposures: what is the cost to society in France?]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disparities in cancer incidence by area‐level socioeconomic status in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Serrier</w:t>
+                <w:t xml:space="preserve">B. Bhakkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Sultan-Taieb</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0509⟩</w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (11), pp.1305--1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-017-0946-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659246v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to endotoxins and lung cancer risk results of the ICARE Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Ben Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (9), pp.667-679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2016-104117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Genomic Analysis Identifies Ancestry-Related Expression Quantitative Trait Loci on DNA Polymerase beta and Supports the Association of Genetic Ancestry With Survival Disparities in Head and Neck Squamous Cell Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meganathan P. Ramakodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meganathan P. Ramakodi</w:t>
+                <w:t xml:space="preserve">Karthik Devarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Devarajan</w:t>
+                <w:t xml:space="preserve">Elizabeth Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123 (5), pp.849--860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cncr.30457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of oral HPV infection among healthy individuals and head and neck cancer cases in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanie Gaete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Herrmann-Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,226 +6961,209 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Causes and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (11), pp.1333-1340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10552-017-0966-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancers des voies respiratoires attribuables aux expositions professionnelles : quels coûts pour la société française ? [Respiratory cancers attributable to occupational exposures: what is the cost to society in France?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Bryere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+                <w:t xml:space="preserve">Helene Sultan-Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Bejean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.509-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578588v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to solvents and risk of head and neck cancer in women: a population-based case–control study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7172,855 +7172,855 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.e012833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to chlorinated solvents and risk of head and neck cancer in men: a population-based case-control study in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barul</w:t>
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fayossé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Woronoff</w:t>
+                <w:t xml:space="preserve">Florence Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.77. </w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12940-017-0286-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01570445v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Cleaning Activities and Lung Cancer Risk Among Women Results From the ICARE Study</w:t>
+                <w:t xml:space="preserve">Multidimensional analysis of the effect of occupational exposure to organic solvents on lung cancer risk: the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Atramont</w:t>
+                <w:t xml:space="preserve">Francesca Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Liverani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (6), pp.610--616. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (6), pp.368-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359564v1</w:t>
+                <w:t xml:space="preserve">hal-01282444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional analysis of the effect of occupational exposure to organic solvents on lung cancer risk: the ICARE study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Welding, a risk factor of lung cancer: the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cenée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73 (6), pp.368-377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103177⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 73 (4), pp.254-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282444v1</w:t>
+                <w:t xml:space="preserve">hal-01274887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welding, a risk factor of lung cancer: the ICARE study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Matrat</w:t>
+                <w:t xml:space="preserve">The joint effect of asbestos exposure, tobacco smoking and alcohol drinking on laryngeal cancer risk: evidence from the French population-based case–control study, ICARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diane Cyr</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73 (4), pp.254-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102964⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.28--33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274887v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The joint effect of asbestos exposure, tobacco smoking and alcohol drinking on laryngeal cancer risk: evidence from the French population-based case–control study, ICARE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loredana Radoï</w:t>
+                <w:t xml:space="preserve">Professional Cleaning Activities and Lung Cancer Risk Among Women Results From the ICARE Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Atramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Sanchez</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (1), pp.28--33. </w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (6), pp.610--616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269904v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the mediating effects of smoking and occupational exposures in the relation between education and lung cancer: the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8097,51 +8097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Gilg Soit Llg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabyne Audignon-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8199,404 +8199,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Cancer Control through Research and Cancer Registry Collaborations in the Caribbean</w:t>
+                <w:t xml:space="preserve">Estimating and explaining the effect of education and income on head and neck cancer risk: INHANCE consortium pooled analysis of 31 case-control studies from 27 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishika Banydeen</w:t>
+                <w:t xml:space="preserve">D. I. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela M.C. Rose</w:t>
+                <w:t xml:space="preserve">D. R. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damali Martin</w:t>
+                <w:t xml:space="preserve">A. D. Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Aiken</w:t>
+                <w:t xml:space="preserve">L. M. Macpherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Alexis</w:t>
+                <w:t xml:space="preserve">A. Agudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Control: Journal of the Moffitt Cancer Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (4), pp.520-530. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (5), pp.1125-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/107327481502200420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.29063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563783v1</w:t>
+                <w:t xml:space="preserve">hal-01262491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and explaining the effect of education and income on head and neck cancer risk: INHANCE consortium pooled analysis of 31 case-control studies from 27 countries</w:t>
+                <w:t xml:space="preserve">Advancing Cancer Control through Research and Cancer Registry Collaborations in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. I. Conway</w:t>
+                <w:t xml:space="preserve">Rishika Banydeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. R. Brenner</w:t>
+                <w:t xml:space="preserve">Angela M.C. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D. Mcmahon</w:t>
+                <w:t xml:space="preserve">Damali Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Macpherson</w:t>
+                <w:t xml:space="preserve">William Aiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agudo</w:t>
+                <w:t xml:space="preserve">Cheryl Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 136 (5), pp.1125-39. </w:t>
+              <w:t xml:space="preserve">Cancer Control: Journal of the Moffitt Cancer Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.520-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.29063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/107327481502200420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262491v1</w:t>
+                <w:t xml:space="preserve">hal-05563783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Cancer Control through Research and Cancer Registry Collaborations in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishika Banydeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damali Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Aiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Control: Journal of the Moffitt Cancer Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (4), pp.520-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/107327481502200420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455878v1</w:t>
@@ -8607,51 +8607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Exposure to Diesel Motor Exhaust and Lung Cancer: A Dose-Response Relationship Hidden by Asbestos Exposure Adjustment? The ICARE Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8754,90 +8754,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffee consumption and risk of lung cancer: the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harinakshi Sanikini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (1), pp.81-85. </w:t>
@@ -8901,51 +8901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9003,1353 +9003,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[The French mesothelioma network from 1998 to 2013].</w:t>
+                <w:t xml:space="preserve">Adult height and head and neck cancer: a pooled analysis within the INHANCE Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Galateau-Sallé</w:t>
+                <w:t xml:space="preserve">E. Leoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabelle Gilg Soit Ilg</w:t>
+                <w:t xml:space="preserve">W. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Le Stang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brochard</w:t>
+                <w:t xml:space="preserve">G. Cadoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
+                <w:t xml:space="preserve">D. Arzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Pathologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpat.2014.01.009⟩</w:t>
+              <w:t xml:space="preserve">Eur J Epidemiol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (1), pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-013-9863-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00995995v1</w:t>
+                <w:t xml:space="preserve">hal-01261722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive epidemiological investigation of a kidney cancer cluster in a chemical plant: what have we learned?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">Occupation and head and neck cancer in women. Results of the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Benezet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Garras</w:t>
+                <w:t xml:space="preserve">Sophie Paget-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101477⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (12), pp. 1386-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160353v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to chlorinated solvents and lung cancer: results of the ICARE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Cyr</w:t>
+                <w:t xml:space="preserve">[The French mesothelioma network from 1998 to 2013].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Galateau-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Gilg Soit Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Stang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102182⟩</w:t>
+              <w:t xml:space="preserve">Annales de Pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpat.2014.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063908v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00995995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation and head and neck cancer in women. Results of the ICARE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loredana Radoi</w:t>
+                <w:t xml:space="preserve">An extensive epidemiological investigation of a kidney cancer cluster in a chemical plant: what have we learned?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boutou-Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Garras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22394⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (1), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02486091v1</w:t>
+                <w:t xml:space="preserve">hal-02160353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult height and head and neck cancer: a pooled analysis within the INHANCE Consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Petrelli</w:t>
+                <w:t xml:space="preserve">Exposure to chlorinated solvents and lung cancer: results of the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cenée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur J Epidemiol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (1), pp.35-48. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (10), pp.681--689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-013-9863-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261722v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a French Series of Female Cases of Mesothelioma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the social cost of respiratory cancer cases attributable to occupational exposures in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Camiade</w:t>
+                <w:t xml:space="preserve">Hélène Sultan-Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gramond</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22229⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.661-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-013-0528-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811232v1</w:t>
+                <w:t xml:space="preserve">halshs-00922838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring social inequalities in cause-specific mortality in France: comparison between linked and unlinked approaches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a French Series of Female Cases of Mesothelioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Camiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe-Aline Jutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyne Audignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Rey</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Rinaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.11.004⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00844594v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging trends in educational inequalities in cancer mortality between men and women in the 2000s in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Measuring social inequalities in cause-specific mortality in France: comparison between linked and unlinked approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jougla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-13-823⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (3), pp.221-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00868759v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00844594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family history of cancer, personal history of medical conditions and risk of oral cavity cancer in France: the ICARE study.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverging trends in educational inequalities in cancer mortality between men and women in the 2000s in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-560⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-13-823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00913514v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00868759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the social cost of respiratory cancer cases attributable to occupational exposures in France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Family history of cancer, personal history of medical conditions and risk of oral cavity cancer in France: the ICARE study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paget-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (6), pp.661-673. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-013-0528-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00922838v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00913514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time trends in educational differences in lung and upper aero digestive tract cancer mortality in France between 1990 and 2007.</w:t>
               </w:r>
@@ -10741,51 +10741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (3), pp.197-202. </w:t>
@@ -10927,51 +10927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COX-2 and p53 in human sinonasal cancer: COX-2 expression is associated with adenocarcinoma histology and wood-dust exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reetta Holmila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11074,51 +11074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11425,51 +11425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Stücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guénel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (4), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11497,490 +11497,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00145032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer mortality and occupational exposure to asbestos among telephone linemen: a historical cohort study in france.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités sociales en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00115650v1</w:t>
+                <w:t xml:space="preserve">inserm-00114030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic inequalities in premature mortality in France: have they widened in recent decades?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social inequalities in breast cancer mortality among French women: disappearing educational disparities from 1968 to 1996.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chastang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2005.08.031⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.152-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00086746v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales en cancérologie</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lung cancer mortality and occupational exposure to asbestos among telephone linemen: a historical cohort study in france.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Meguellati-Hakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (11), pp.1166-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.jom.0000243357.70143.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00114030v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00115650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities in breast cancer mortality among French women: disappearing educational disparities from 1968 to 1996.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic inequalities in premature mortality in France: have they widened in recent decades?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 94, pp.152-5. </w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.2035-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2005.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00000026v1</w:t>
+                <w:t xml:space="preserve">inserm-00086746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laryngeal and hypopharyngeal cancers and occupational exposure to formaldehyde and various dusts: a case-control study in France</w:t>
               </w:r>
@@ -12091,51 +12091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental exposure to tremolite and respiratory cancer in New Caledonia: a case-control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquerette Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12521,607 +12521,607 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">105 Occupational exposures to metals and risk of lung cancers and head and neck cancers</w:t>
+                <w:t xml:space="preserve">8292265 Multiple pesticide exposure and prostate cancer risk in a cohort of agricultural workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Leung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guénel</w:t>
+                <w:t xml:space="preserve">Kendya Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Spinosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bhakkan-Mambir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.105⟩</w:t>
+              <w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Utrecht, Netherlands. pp.A79.1-A79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2025-epicohabstracts.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236208v1</w:t>
+                <w:t xml:space="preserve">hal-05345749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">120 Examining the occupational exposome of male agricultural workers in Canada and abroad</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Richard</w:t>
+                <w:t xml:space="preserve">105 Occupational exposures to metals and risk of lung cancers and head and neck cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Barul</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A47.1-A47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05236188v1</w:t>
+                <w:t xml:space="preserve">hal-05236208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 Construction work and head and neck cancer risk: results from the ICARE study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kendya Gene</w:t>
+                <w:t xml:space="preserve">120 Examining the occupational exposome of male agricultural workers in Canada and abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandai Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A1.2-A1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A53.2-A54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05236196v1</w:t>
+                <w:t xml:space="preserve">hal-05236188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des cancers et défavorisation sociale : analyse spatio-temporelle en Guadeloupe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Luce</w:t>
+                <w:t xml:space="preserve">2 Construction work and head and neck cancer risk: results from the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendya Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adelf-Epiter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A1.2-A1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527618v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8292265 Multiple pesticide exposure and prostate cancer risk in a cohort of agricultural workers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence des cancers et défavorisation sociale : analyse spatio-temporelle en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bhakkan-Mambir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adelf-Epiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moustapha Dramé, Dec 2025, Fort-de -France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2025-epicohabstracts.192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05345749v1</w:t>
+                <w:t xml:space="preserve">hal-05527618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-86 Exposure to pesticides mixture and cancer mortality in banana workers</w:t>
               </w:r>
@@ -13146,64 +13146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gambaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léïla Cabréra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Spinosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Symposium on Epidemiology in Occupational Health (EPICOH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mumbai, India. pp.A58.2-A58, </w:t>
@@ -13254,51 +13254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-87 Are asbestos and strong inorganic acid mists the only occupational exposures that increase laryngeal cancer risk in the construction industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendya Gene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13578,103 +13578,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relier mesures d'impact en population et inégalités sociales de santé: l'exemple des liens entre travail et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès annuel de la SFSE (Société Francophone de Santé et Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13731,103 +13731,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the assessment of the burden of work-related cancer to health inequities research: Past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE2019 international conference “On airs, waters, places”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Utrecht, Netherlands. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14167,51 +14167,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14424,51 +14424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation des valeurs guides de qualité d’air intérieur - Benzène (CAS n°71-43-2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14533,51 +14533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Expertise sur les tableaux de maladies professionnelles existants nécessitant une mise à jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14771,584 +14771,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04170323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fibres courtes d’amiante et autres particules minérales allongées de moins de 5 micromètres de longueur - Mise à jour des données sanitaires et d’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Prete</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brochard</w:t>
+                <w:t xml:space="preserve">Benedicte Clin-Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eypert-Blaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2018-SA-0266, Anses. 2022, 509 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0044, Anses. 2022, 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04006365v1</w:t>
+                <w:t xml:space="preserve">anses-04079686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04341831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles Bronchopneumopathie chronique obstructive en lien avec l’exposition aux pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2022, 170 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2018-SA-0266, Anses. 2022, 509 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04086427v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres courtes d’amiante et autres particules minérales allongées de moins de 5 micromètres de longueur - Mise à jour des données sanitaires et d’exposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles Bronchopneumopathie chronique obstructive en lien avec l’exposition aux pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2022, 170 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Clin-Godard</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-04079686v1</w:t>
+                <w:t xml:space="preserve">anses-04086427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15381,271 +15381,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03800600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+                <w:t xml:space="preserve">Guide méthodologique pour l’élaboration de l’expertise en vue de la création ou de la modification de tableaux de maladies professionnelles, ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mercier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Juliette Chatelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0220, Anses. 2020, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04515215v1</w:t>
+                <w:t xml:space="preserve">anses-04510741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour l’élaboration de l’expertise en vue de la création ou de la modification de tableaux de maladies professionnelles, ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brochard</w:t>
+                <w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Chatelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Counil</w:t>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0220, Anses. 2020, 150 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04510741v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04515215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux poussières sédimentées dans les environnements intérieurs</w:t>
               </w:r>
@@ -15922,51 +15922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Deloumeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22896-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Michineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-110304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ismail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Parent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120238" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/OEM-2023-EPICOH.87" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-10870-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03663925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaillen-Guedy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Antilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Luce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behrens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kendzia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Olsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09886-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;la Cabr&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197; Olsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neela Guha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Peters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-1428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03712690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerav Goyal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hennessy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lehman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Agudo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.14196" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliver" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Phillip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gabriel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116531" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bravi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;chin Amy Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Hashibe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boffetta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conway" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.13502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Conway" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hovanec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahrens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Holcatova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214913" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ah Michineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08787-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmo Leivo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetta Holmila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Steiniche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dictor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205245" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Straif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-107420" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruening" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gathere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. Pinheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Adebamowo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeola Akintola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2021.102053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hovanec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Siemiatycki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3967" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106522" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#252;z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201910-1926OC" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02453456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-106080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vaidie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El-Yamani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06481-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930142v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gramond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon-Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabro-Peray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001120" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lacourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3327" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Di Credico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Polesel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Dal Maso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pauli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Torelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-020-01031-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020175" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201911-2101OC" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Edefonti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2019.05.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.01.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerna Khetan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Curado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001563" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364725v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7802-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0469-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle F&#233;votte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-105802" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02119172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Lunn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea 'T Mannetje" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105447" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2018.03.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22899" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863800v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-017-1063-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000329" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4324-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104953" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Khedher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Neri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cen&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22799" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menvielle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0946-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sultan-Taieb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2016-104117" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519253v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meganathan P. Ramakodi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Devarajan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gibbs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.30457" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0966-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012833" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayoss&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0286-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Atramont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000722" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282444v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Liverani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103177" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274887v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102964" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269904v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102954" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360240v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0182-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Llg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.357" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05563783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Banydeen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M.C. Rose" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damali Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Aiken" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Alexis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107327481502200420" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262491v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Conway" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Brenner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mcmahon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Macpherson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agudo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29063" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rose" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205352v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879302" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinakshi Sanikini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-014-9976-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1841-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995995v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2014.01.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160353v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boutou-Kempf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Garras" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101477" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102182" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paget-Bailly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22394" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2Q5NJNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261722v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoncini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ricciardi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadoni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-013-9863-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811232v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Camiade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gramond" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22229" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FW86PCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868759v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-823" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913514v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-560" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922838v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Taieb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-013-0528-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00708315v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim P. Wagenaar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel R. de Boer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2012.03.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876371v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marconi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-010-0530-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3V9BFFL9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-928" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00364818v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Leclerc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.078923" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00406818v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0b013e32832f9bee" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00232779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Heikkil&#228;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23360" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340604v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chastang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.08.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150018v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-007-0596-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00222750v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edisc Group" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2006.10.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145032v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Meguellati-Hakkas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e31804f5ab8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115650v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jom.0000243357.70143.47" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.08.031" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00114030v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000026v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602907" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Luce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Goldberg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;gin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;rin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083705v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Goldberg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nicolau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859479v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Billon-Galland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salomon-Nekiriai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822283v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brochard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Qu&#233;nel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(94)92919-x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC45X1XM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236208v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leung" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.105" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236188v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.120" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236196v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendya Gene" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05527618v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345749v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-epicohabstracts.192" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284955v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Michineau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.143" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284938v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.144" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180325v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182096v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434283v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118558v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Morvan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.312" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931950v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsti Husgafvel-Pursiainen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Wolff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30766-0_7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668370v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079686v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clin-Godard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Deloumeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22896-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Michineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-110304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Parent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ismail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae464" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/OEM-2023-EPICOH.87" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-10870-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cox" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliver" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Phillip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gabriel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03712690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerav Goyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hennessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lehman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Agudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.14196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03663925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaillen-Guedy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Antilla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Luce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behrens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Ge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kendzia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Olsson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34272" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09886-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837205v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;la Cabr&#233;ra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197; Olsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neela Guha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Peters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-1428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bravi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;chin Amy Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Hashibe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boffetta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conway" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.13502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Conway" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hovanec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahrens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Holcatova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214913" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ah Michineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08787-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmo Leivo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetta Holmila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Steiniche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dictor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205245" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Straif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-107420" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruening" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gathere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. Pinheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Adebamowo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeola Akintola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2021.102053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hovanec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Siemiatycki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3967" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020175" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#252;z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201911-2101OC" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106522" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201910-1926OC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vaidie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El-Yamani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06481-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001120" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gramond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon-Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabro-Peray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02453456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-106080" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lacourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236736" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Di Credico" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Polesel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Dal Maso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pauli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Torelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-020-01031-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Edefonti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2019.05.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.01.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerna Khetan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Curado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001563" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364725v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7802-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0469-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle F&#233;votte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-105802" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02119172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Lunn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea 'T Mannetje" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105447" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Khedher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Neri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cen&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22799" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795276v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2018.03.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888612v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22899" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525894v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000329" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-017-1063-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4324-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104953" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570445v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayoss&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0286-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menvielle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0946-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2016-104117" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meganathan P. Ramakodi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Devarajan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gibbs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.30457" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0966-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serrier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sultan-Taieb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0509" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438872v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012833" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282444v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Liverani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103177" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102964" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102954" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359564v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Atramont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000722" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360240v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0182-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Llg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.357" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262491v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Conway" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Brenner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mcmahon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Macpherson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agudo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29063" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563783v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Banydeen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M.C. Rose" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damali Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Aiken" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Alexis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107327481502200420" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rose" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205352v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879302" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinakshi Sanikini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-014-9976-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1841-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261722v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoncini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ricciardi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadoni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-013-9863-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486091v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paget-Bailly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22394" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2Q5NJNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995995v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2014.01.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160353v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boutou-Kempf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Garras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101477" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063908v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102182" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Taieb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-013-0528-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811232v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Camiade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gramond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22229" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FW86PCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-823" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913514v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-560" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00708315v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim P. Wagenaar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel R. de Boer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2012.03.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876371v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marconi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-010-0530-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3V9BFFL9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-928" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00364818v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Leclerc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.078923" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00406818v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0b013e32832f9bee" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00232779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Heikkil&#228;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23360" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340604v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chastang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.08.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150018v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-007-0596-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00222750v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edisc Group" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2006.10.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145032v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Meguellati-Hakkas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e31804f5ab8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00114030v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000026v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602907" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115650v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jom.0000243357.70143.47" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086746v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.08.031" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Luce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Goldberg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;gin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;rin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083705v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Goldberg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nicolau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859479v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Billon-Galland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salomon-Nekiriai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822283v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brochard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Qu&#233;nel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(94)92919-x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC45X1XM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345749v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendya Gene" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-epicohabstracts.192" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236208v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leung" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.105" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236188v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.120" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236196v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05527618v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284955v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Michineau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.143" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284938v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.144" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180325v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182096v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434283v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118558v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Morvan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.312" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931950v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsti Husgafvel-Pursiainen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Wolff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30766-0_7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668370v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079686v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clin-Godard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>