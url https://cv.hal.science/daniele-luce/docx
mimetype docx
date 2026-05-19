--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -594,1402 +594,1402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-80 Towards occupational health equity metrics estimating the burden of lung cancer attributed to three occupational carcinogens by socio-economic position [Abstract]</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between sexual behaviour and head and neck cancer in the French West Indies: a case-control study based on an Afro-Caribbean population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanie Gaete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Herrmann-Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/OEM-2023-EPICOH.87⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-023-10870-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272036v1</w:t>
+                <w:t xml:space="preserve">hal-04100005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between sexual behaviour and head and neck cancer in the French West Indies: a case-control study based on an Afro-Caribbean population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O-80 Towards occupational health equity metrics estimating the burden of lung cancer attributed to three occupational carcinogens by socio-economic position [Abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.407. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (Suppl 1), pp.A36-A37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-023-10870-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/OEM-2023-EPICOH.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100005v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer Survivors in Saint Lucia Deeply Value Social Support: Considerations for Cancer Control in Under-Resourced Communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lung cancer mortality in the European cohort of titanium dioxide workers: a reanalysis of the exposure–response relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cox</w:t>
+                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Oliver</w:t>
+                <w:t xml:space="preserve">Alan Gaillen-Guedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothy Phillip</w:t>
+                <w:t xml:space="preserve">Ahti Antilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Gabriel</w:t>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19116531⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (9), pp.637-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756325v1</w:t>
+                <w:t xml:space="preserve">anses-03663925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for head and neck cancer in more and less developed countries: Analysis from the INHANCE consortium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expositions professionnelles et cancers des voies aéro-digestives supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Hennessy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La santé au travail, 19, pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712690v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03911168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer mortality in the European cohort of titanium dioxide workers: a reanalysis of the exposure–response relationship</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t>
+                <w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108030⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.288-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03663925v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions professionnelles et cancers des voies aéro-digestives supérieures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupational exposure to nickel and hexavalent chromium and the risk of lung cancer in a pooled analysis of case‐control studies ( SYNERGY )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kendzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.34272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03911168v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Geographical variations of cancer incidence in Guadeloupe, French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bhakkan-Mambir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2022022⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-022-09886-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602858v1</w:t>
+                <w:t xml:space="preserve">hal-03771889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to nickel and hexavalent chromium and the risk of lung cancer in a pooled analysis of case‐control studies ( SYNERGY )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ann Olsson</w:t>
+                <w:t xml:space="preserve">Lung Cancer in the French West Indies: Role of Sugarcane Work and Other Occupational Exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léïla Cabréra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.34272⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789594v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations of cancer incidence in Guadeloupe, French West Indies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupational Exposure to Polycyclic Aromatic Hydrocarbons and Lung Cancer Risk: Results from a Pooled Analysis of Case-Control Studies (SYNERGY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Å Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neela Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liacine Bouaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-022-09886-6⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (7), pp.1433-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-1428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771889v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung Cancer in the French West Indies: Role of Sugarcane Work and Other Occupational Exposures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for head and neck cancer in more and less developed countries: Analysis from the INHANCE consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neerav Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Hennessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léïla Cabréra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+                <w:t xml:space="preserve">Wenxue Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Agudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013444⟩</w:t>
+              <w:t xml:space="preserve">Oral Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/odi.14196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837205v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposure to Polycyclic Aromatic Hydrocarbons and Lung Cancer Risk: Results from a Pooled Analysis of Case-Control Studies (SYNERGY)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Å Olsson</w:t>
+                <w:t xml:space="preserve">Cancer Survivors in Saint Lucia Deeply Value Social Support: Considerations for Cancer Control in Under-Resourced Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neela Guha</w:t>
+                <w:t xml:space="preserve">S Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liacine Bouaoun</w:t>
+                <w:t xml:space="preserve">J Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Kromhout</w:t>
+                <w:t xml:space="preserve">Dorothy Phillip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Peters</w:t>
+                <w:t xml:space="preserve">Owen Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (7), pp.1433-1441. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-1428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19116531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762984v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from the INHANCE consortium: An overview of recent results on head and neck cancer</w:t>
               </w:r>
@@ -2103,459 +2103,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational socioeconomic risk associations for head and neck cancer in Europe and South America: Individual participant data analysis of pooled case–control studies within the INHANCE Consortium</w:t>
+                <w:t xml:space="preserve">Occurrence of Sinonasal Intestinal-Type Adenocarcinoma and Non-Intestinal-Type Adenocarcinoma in Two Countries with Different Patterns of Wood Dust Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.I. Conway</w:t>
+                <w:t xml:space="preserve">Ilmo Leivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hovanec</w:t>
+                <w:t xml:space="preserve">Reetta Holmila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ahrens</w:t>
+                <w:t xml:space="preserve">Torben Steiniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Holcatova</w:t>
+                <w:t xml:space="preserve">Michael Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2020-214913⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13205245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379703v1</w:t>
+                <w:t xml:space="preserve">hal-03439320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head and neck cancer risk factors in the French West Indies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanie Gaete</w:t>
+                <w:t xml:space="preserve">Occupational socioeconomic risk associations for head and neck cancer in Europe and South America: Individual participant data analysis of pooled case–control studies within the INHANCE Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léah Michineau</w:t>
+                <w:t xml:space="preserve">J. Hovanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Holcatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08787-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (8), pp.779-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2020-214913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368346v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Sinonasal Intestinal-Type Adenocarcinoma and Non-Intestinal-Type Adenocarcinoma in Two Countries with Different Patterns of Wood Dust Exposure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Torben Steiniche</w:t>
+                <w:t xml:space="preserve">Head and neck cancer risk factors in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanie Gaete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dictor</w:t>
+                <w:t xml:space="preserve">Léah Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (20), </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13205245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08787-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439320v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Tomenson’s letter on ’Lung cancer mortality in the French cohort of titanium dioxide workers: some aetiological insights’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,90 +2615,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung cancer risk in painters: results from the SYNERGY pooled case-control study consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neela Guha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liacine Bouaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bruening</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2749,51 +2749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity in head and neck cancer incidence among black populations from Africa, the Caribbean and the USA: Analysis of cancer registry data by the AC3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gathere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Siemiatycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3011,2115 +3011,2115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque professionnels et environnementaux des cancers du poumon aux Antilles françaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+                <w:t xml:space="preserve">Respirable Crystalline Silica Exposure, Smoking, and Lung Cancer Subtype Risks: A Pooled Analysis of Case–control Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lützen Portengen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020175⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202 (3), pp.412-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201910-1926OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003275v1</w:t>
+                <w:t xml:space="preserve">hal-02866706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diesel Engine Exhaust Exposure, Smoking, and Lung Cancer Subtype Risks: A Pooled Exposure-response Analysis of 14 Case–control Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lung cancer mortality in the French cohort of titanium dioxide workers: some aetiological insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaillen-Guedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Straif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201911-2101OC⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (11), pp.795-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866675v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer mortality in the French cohort of titanium dioxide workers: some aetiological insights</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Welding and the risk of head and neck cancer: the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 77 (11), pp.795-797. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106522⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 77 (5), pp.293-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2019-106080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930017v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirable Crystalline Silica Exposure, Smoking, and Lung Cancer Subtype Risks: A Pooled Analysis of Case–control Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schüz</w:t>
+                <w:t xml:space="preserve">Occupational exposure to unintentionally emitted nanoscale particles and risk of cancer from lung to central nervous system - results from three French case-control studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyguy Manangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyne Audignon-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabro-Peray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201910-1926OC⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.110024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866706v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohort study of banana plantation workers in the French West Indies: first mortality analysis (2000-2015)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounia El-Yamani</w:t>
+                <w:t xml:space="preserve">Laryngeal Cancer Risks in Workers Exposed to Lung Carcinogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schüz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lützen Portengen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06481-4⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000001120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355983v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal Cancer Risks in Workers Exposed to Lung Carcinogens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lützen Portengen</w:t>
+                <w:t xml:space="preserve">A cohort study of banana plantation workers in the French West Indies: first mortality analysis (2000-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vaidie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia El-Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000001120⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (33), pp.41014-41022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06481-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364691v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to unintentionally emitted nanoscale particles and risk of cancer from lung to central nervous system - results from three French case-control studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Fabro-Peray</w:t>
+                <w:t xml:space="preserve">A new trajectory approach for investigating the association between an environmental or occupational exposure over lifetime and the risk of chronic disease Application to smoking, asbestos, and lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.110024⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (8), pp.e0236736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930142v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welding and the risk of head and neck cancer: the ICARE study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Joint effect of tobacco, alcohol, and oral HPV infection on head and neck cancer risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loredana Radoi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanie Gaete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2019-106080⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (18), pp.6854-6863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.3327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453456v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new trajectory approach for investigating the association between an environmental or occupational exposure over lifetime and the risk of chronic disease Application to smoking, asbestos, and lung cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guénel</w:t>
+                <w:t xml:space="preserve">Alcohol drinking and head and neck cancer risk: the joint effect of intensity and duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioia Di Credico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Polesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigino Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236736⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (9), pp.1456-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-020-01031-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930145v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effect of tobacco, alcohol, and oral HPV infection on head and neck cancer risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Facteurs de risque professionnels et environnementaux des cancers du poumon aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léïla Cabréra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Joachim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leah Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.3327⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 Hors série n° 1, pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928460v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol drinking and head and neck cancer risk: the joint effect of intensity and duration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicola Torelli</w:t>
+                <w:t xml:space="preserve">Diesel Engine Exhaust Exposure, Smoking, and Lung Cancer Subtype Risks: A Pooled Exposure-response Analysis of 14 Case–control Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lützen Portengen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 123 (9), pp.1456-1463. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202 (3), pp.402-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41416-020-01031-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201911-2101OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764511v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of intensity and duration of cigarette smoking on the risk of head and neck cancer: A bivariate spline model approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gioia Di Credico</w:t>
+                <w:t xml:space="preserve">Social distribution of tobacco smoking, alcohol drinking and obesity in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Edefonti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicola Torelli</w:t>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2019.05.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7802-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177701v1</w:t>
+                <w:t xml:space="preserve">hal-02364725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to petroleum-based and oxygenated solvents and oral and oropharyngeal cancer risk in men A population-based case-control study in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carton</w:t>
+                <w:t xml:space="preserve">Joint effects of intensity and duration of cigarette smoking on the risk of head and neck cancer: A bivariate spline model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioia Di Credico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Radoï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+                <w:t xml:space="preserve">Valeria Edefonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Polesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2019.01.005⟩</w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2019.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020721v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations and the Risk of Head and Neck Cancer: A Pooled Analysis of the International Head and Neck Cancer Epidemiology (INHANCE) Consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational exposure to petroleum-based and oxygenated solvents and oral and oropharyngeal cancer risk in men A population-based case-control study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prerna Khetan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Paula Curado</w:t>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000001563⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453623v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social distribution of tobacco smoking, alcohol drinking and obesity in the French West Indies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Barul</w:t>
+                <w:t xml:space="preserve">Occupations and the Risk of Head and Neck Cancer: A Pooled Analysis of the International Head and Neck Cancer Epidemiology (INHANCE) Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prerna Khetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boffetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+                <w:t xml:space="preserve">Maria Paula Curado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.1424. </w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (5), pp.397-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7802-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000001563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364725v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head and neck cancer and occupational exposure to leather dust results from the ICARE study, a French case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.27. </w:t>
@@ -5157,64 +5157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to wood dust and risk of lung cancer the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5419,2608 +5419,2608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to textile dust and lung cancer risk Results from the ICARE Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Risk factors for salivary gland cancers in France Results from a case-control study, the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22799⟩</w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp. 56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730385v1</w:t>
+                <w:t xml:space="preserve">hal-01795276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for salivary gland cancers in France Results from a case-control study, the ICARE study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Occupational prestige trajectory and the risk of lung and head and neck cancer among men and women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Matrat</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Trétarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2018.03.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (7), pp.833-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00038-017-1063-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795276v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to flour dust and the risk of head and neck cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic and healthcare use-related determinants of cervical, breast and colorectal cancer screening practice in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22899⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.269-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888612v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic and healthcare use-related determinants of cervical, breast and colorectal cancer screening practice in the French West Indies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to flour dust and the risk of head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CEJ.0000000000000329⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (10), pp.869-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525894v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational prestige trajectory and the risk of lung and head and neck cancer among men and women in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to petroleum-based and oxygenated solvents and hypopharyngeal and laryngeal cancer in France the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Trétarre</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00038-017-1063-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4324-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863800v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to petroleum-based and oxygenated solvents and hypopharyngeal and laryngeal cancer in France the ICARE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+                <w:t xml:space="preserve">Time-dependent effect of intensity of smoking and of occupational exposure to asbestos on the risk of lung cancer results from the ICARE case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4324-7⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (8), pp.586-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780221v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent effect of intensity of smoking and of occupational exposure to asbestos on the risk of lung cancer results from the ICARE case-control study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Luce</w:t>
+                <w:t xml:space="preserve">Occupational exposure to textile dust and lung cancer risk Results from the ICARE Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Ben Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Sylvestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guénel</w:t>
+                <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (8), pp.586-592. </w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (3), pp.216-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863276v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to chlorinated solvents and risk of head and neck cancer in men: a population-based case-control study in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barul</w:t>
+                <w:t xml:space="preserve">Disparities in cancer incidence by area‐level socioeconomic status in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fayossé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+                <w:t xml:space="preserve">Stéphane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Woronoff</w:t>
+                <w:t xml:space="preserve">B. Bhakkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-017-0286-5⟩</w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (11), pp.1305--1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-017-0946-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01570445v1</w:t>
+                <w:t xml:space="preserve">hal-01671494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparities in cancer incidence by area‐level socioeconomic status in the French West Indies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancers des voies respiratoires attribuables aux expositions professionnelles : quels coûts pour la société française ? [Respiratory cancers attributable to occupational exposures: what is the cost to society in France?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Sultan-Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bejean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-017-0946-3⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.509-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671494v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to endotoxins and lung cancer risk results of the ICARE Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Ben Khedher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (9), pp.667-679. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2016-104117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Genomic Analysis Identifies Ancestry-Related Expression Quantitative Trait Loci on DNA Polymerase beta and Supports the Association of Genetic Ancestry With Survival Disparities in Head and Neck Squamous Cell Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meganathan P. Ramakodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Devarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123 (5), pp.849--860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cncr.30457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of oral HPV infection among healthy individuals and head and neck cancer cases in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanie Gaete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Herrmann-Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Causes and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (11), pp.1333-1340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10552-017-0966-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers des voies respiratoires attribuables aux expositions professionnelles : quels coûts pour la société française ? [Respiratory cancers attributable to occupational exposures: what is the cost to society in France?]</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupational exposure to solvents and risk of head and neck cancer in women: a population-based case–control study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0509⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.e012833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659246v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to solvents and risk of head and neck cancer in women: a population-based case–control study in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Bryere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Sanchez</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Molinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012833⟩</w:t>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438872v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of head and neck cancer: A multilevel analysis from France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Occupational exposure to chlorinated solvents and risk of head and neck cancer in men: a population-based case-control study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Aurore Fayossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Molinie</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Woronoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71, pp.144--149. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12940-017-0286-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578588v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01570445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional analysis of the effect of occupational exposure to organic solvents on lung cancer risk: the ICARE study</w:t>
+                <w:t xml:space="preserve">Professional Cleaning Activities and Lung Cancer Risk Among Women Results From the ICARE Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alice Atramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francesca Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (6), pp.368-377. </w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (6), pp.610--616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282444v1</w:t>
+                <w:t xml:space="preserve">hal-01359564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welding, a risk factor of lung cancer: the ICARE study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Matrat</w:t>
+                <w:t xml:space="preserve">The joint effect of asbestos exposure, tobacco smoking and alcohol drinking on laryngeal cancer risk: evidence from the French population-based case–control study, ICARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diane Cyr</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73 (4), pp.254-61. </w:t>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.28--33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274887v1</w:t>
+                <w:t xml:space="preserve">hal-01269904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The joint effect of asbestos exposure, tobacco smoking and alcohol drinking on laryngeal cancer risk: evidence from the French population-based case–control study, ICARE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loredana Radoï</w:t>
+                <w:t xml:space="preserve">Multidimensional analysis of the effect of occupational exposure to organic solvents on lung cancer risk: the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Liverani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Sanchez</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cenée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73 (1), pp.28--33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102954⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 73 (6), pp.368-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-103177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269904v1</w:t>
+                <w:t xml:space="preserve">hal-01282444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Cleaning Activities and Lung Cancer Risk Among Women Results From the ICARE Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Atramont</w:t>
+                <w:t xml:space="preserve">Welding, a risk factor of lung cancer: the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cenée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58 (6), pp.610--616. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (4), pp.254-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000000722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2015-102964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359564v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the mediating effects of smoking and occupational exposures in the relation between education and lung cancer: the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanna-Eve Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Févotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8097,51 +8097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Gilg Soit Llg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabyne Audignon-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8467,377 +8467,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Cancer Control through Research and Cancer Registry Collaborations in the Caribbean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rishika Banydeen</w:t>
+                <w:t xml:space="preserve">Occupational Exposure to Diesel Motor Exhaust and Lung Cancer: A Dose-Response Relationship Hidden by Asbestos Exposure Adjustment? The ICARE Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Rose</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cheryl Alexis</w:t>
+                <w:t xml:space="preserve">Sylvie Céné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Control: Journal of the Moffitt Cancer Center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/107327481502200420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.e879302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/879302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455878v1</w:t>
+                <w:t xml:space="preserve">hal-01205352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposure to Diesel Motor Exhaust and Lung Cancer: A Dose-Response Relationship Hidden by Asbestos Exposure Adjustment? The ICARE Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carton</w:t>
+                <w:t xml:space="preserve">Advancing Cancer Control through Research and Cancer Registry Collaborations in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishika Banydeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damali Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/879302⟩</w:t>
+              <w:t xml:space="preserve">Cancer Control: Journal of the Moffitt Cancer Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.520-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/107327481502200420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205352v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffee consumption and risk of lung cancer: the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harinakshi Sanikini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (1), pp.81-85. </w:t>
@@ -8875,103 +8875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population attributable risks of oral cavity cancer to behavioral and medical risk factors in France: results of a large population-based case–control study, the ICARE study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Radoï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lapôtre-Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Stücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.827. </w:t>
@@ -9003,1353 +9003,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult height and head and neck cancer: a pooled analysis within the INHANCE Consortium</w:t>
+                <w:t xml:space="preserve">[The French mesothelioma network from 1998 to 2013].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Leoncini</w:t>
+                <w:t xml:space="preserve">Françoise Galateau-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ricciardi</w:t>
+                <w:t xml:space="preserve">Anabelle Gilg Soit Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cadoni</w:t>
+                <w:t xml:space="preserve">Nolwenn Le Stang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arzani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Petrelli</w:t>
+                <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur J Epidemiol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-013-9863-2⟩</w:t>
+              <w:t xml:space="preserve">Annales de Pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpat.2014.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261722v1</w:t>
+                <w:t xml:space="preserve">inserm-00995995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation and head and neck cancer in women. Results of the ICARE study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Guida</w:t>
+                <w:t xml:space="preserve">An extensive epidemiological investigation of a kidney cancer cluster in a chemical plant: what have we learned?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paget-Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loredana Radoi</w:t>
+                <w:t xml:space="preserve">Laetitia Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Boutou-Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Garras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22394⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (1), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02486091v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[The French mesothelioma network from 1998 to 2013].</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
+                <w:t xml:space="preserve">Exposure to chlorinated solvents and lung cancer: results of the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cenée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Pathologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpat.2014.01.009⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (10), pp.681--689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00995995v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extensive epidemiological investigation of a kidney cancer cluster in a chemical plant: what have we learned?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Garras</w:t>
+                <w:t xml:space="preserve">Occupation and head and neck cancer in women. Results of the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paget-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2013-101477⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (12), pp. 1386-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160353v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to chlorinated solvents and lung cancer: results of the ICARE study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Cyr</w:t>
+                <w:t xml:space="preserve">Adult height and head and neck cancer: a pooled analysis within the INHANCE Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cadoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Petrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (10), pp.681--689. </w:t>
+              <w:t xml:space="preserve">Eur J Epidemiol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (1), pp.35-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-013-9863-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063908v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the social cost of respiratory cancer cases attributable to occupational exposures in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a French Series of Female Cases of Mesothelioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sultan-Taieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Luce</w:t>
+                <w:t xml:space="preserve">Elodie Camiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Béjean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine Gramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe-Aline Jutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyne Audignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rinaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-013-0528-6⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00922838v1</w:t>
+                <w:t xml:space="preserve">hal-04811232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a French Series of Female Cases of Mesothelioma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabyne Audignon</w:t>
+                <w:t xml:space="preserve">Diverging trends in educational inequalities in cancer mortality between men and women in the 2000s in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rinaldo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jougla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22229⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-13-823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04811232v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00868759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring social inequalities in cause-specific mortality in France: comparison between linked and unlinked approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Rey</w:t>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rican</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jougla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (3), pp.221-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00844594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverging trends in educational inequalities in cancer mortality between men and women in the 2000s in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Family history of cancer, personal history of medical conditions and risk of oral cavity cancer in France: the ICARE study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paget-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-13-823⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00868759v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00913514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family history of cancer, personal history of medical conditions and risk of oral cavity cancer in France: the ICARE study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the social cost of respiratory cancer cases attributable to occupational exposures in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sultan-Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.560. </w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.661-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-13-560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10198-013-0528-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00913514v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time trends in educational differences in lung and upper aero digestive tract cancer mortality in France between 1990 and 2007.</w:t>
               </w:r>
@@ -10374,51 +10374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel R. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (4), pp.329-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10611,51 +10611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of occupational and environmental causes of respiratory cancers (ICARE): a multicenter, population-based case-control study in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Stücker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (1), pp.928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10715,77 +10715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (3), pp.197-202. </w:t>
@@ -10914,103 +10914,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COX-2 and p53 in human sinonasal cancer: COX-2 expression is associated with adenocarcinoma histology and wood-dust exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reetta Holmila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirjo Heikkilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 122 (9), pp.2154-2159. </w:t>
@@ -11048,77 +11048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Reply to the letter of M. Grignon and F. Jusot.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11256,51 +11256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Changing social disparities and mortality in France (1968-1996): cause of death analysis by educational level]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11399,77 +11399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authors' response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Meguellati-Hakkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Stücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guénel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (4), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11497,490 +11497,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00145032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales en cancérologie</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lung cancer mortality and occupational exposure to asbestos among telephone linemen: a historical cohort study in france.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Meguellati-Hakkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Févotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (11), pp.1166-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.jom.0000243357.70143.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00114030v1</w:t>
+                <w:t xml:space="preserve">inserm-00115650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities in breast cancer mortality among French women: disappearing educational disparities from 1968 to 1996.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic inequalities in premature mortality in France: have they widened in recent decades?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.2035-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2005.08.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000026v1</w:t>
+                <w:t xml:space="preserve">inserm-00086746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung cancer mortality and occupational exposure to asbestos among telephone linemen: a historical cohort study in france.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités sociales en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.jom.0000243357.70143.47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00115650v1</w:t>
+                <w:t xml:space="preserve">inserm-00114030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic inequalities in premature mortality in France: have they widened in recent decades?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social inequalities in breast cancer mortality among French women: disappearing educational disparities from 1968 to 1996.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chastang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 62, pp.2035-45. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.152-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2005.08.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6602907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00086746v1</w:t>
+                <w:t xml:space="preserve">inserm-00000026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laryngeal and hypopharyngeal cancers and occupational exposure to formaldehyde and various dusts: a case-control study in France</w:t>
               </w:r>
@@ -12091,51 +12091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental exposure to tremolite and respiratory cancer in New Caledonia: a case-control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquerette Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12521,607 +12521,607 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8292265 Multiple pesticide exposure and prostate cancer risk in a cohort of agricultural workers</w:t>
+                <w:t xml:space="preserve">105 Occupational exposures to metals and risk of lung cancers and head and neck cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendya Gene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+                <w:t xml:space="preserve">Lisa Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2025-epicohabstracts.192⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A47.1-A47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345749v1</w:t>
+                <w:t xml:space="preserve">hal-05236208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">105 Occupational exposures to metals and risk of lung cancers and head and neck cancers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guénel</w:t>
+                <w:t xml:space="preserve">120 Examining the occupational exposome of male agricultural workers in Canada and abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandai Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loredana Radoï</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.105⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A53.2-A54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236208v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">120 Examining the occupational exposome of male agricultural workers in Canada and abroad</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Richard</w:t>
+                <w:t xml:space="preserve">2 Construction work and head and neck cancer risk: results from the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendya Gene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A53.2-A54, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.120⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A1.2-A1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236188v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 Construction work and head and neck cancer risk: results from the ICARE study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Barul</w:t>
+                <w:t xml:space="preserve">Incidence des cancers et défavorisation sociale : analyse spatio-temporelle en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bhakkan-Mambir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adelf-Epiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moustapha Dramé, Dec 2025, Fort-de -France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236196v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des cancers et défavorisation sociale : analyse spatio-temporelle en Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">8292265 Multiple pesticide exposure and prostate cancer risk in a cohort of agricultural workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendya Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Spinosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bhakkan-Mambir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adelf-Epiter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Utrecht, Netherlands. pp.A79.1-A79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2025-epicohabstracts.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527618v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-86 Exposure to pesticides mixture and cancer mortality in banana workers</w:t>
               </w:r>
@@ -13146,64 +13146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gambaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Michineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léïla Cabréra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Spinosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Symposium on Epidemiology in Occupational Health (EPICOH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mumbai, India. pp.A58.2-A58, </w:t>
@@ -13254,51 +13254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-87 Are asbestos and strong inorganic acid mists the only occupational exposures that increase laryngeal cancer risk in the construction industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendya Gene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14053,51 +14053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-J. Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reetta Holmila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.147-178, 2020, 9783030307660; 9783030307653. </w:t>
@@ -14161,393 +14161,393 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualisation des valeurs guides de qualité d’air intérieur - Benzène (CAS n°71-43-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Eypert-Blaison</w:t>
+                <w:t xml:space="preserve">Anne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Jaurand</w:t>
+                <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0223, Anses. 2024, 97 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-MPEX-0006, Anses. 2024, 258 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664058v1</w:t>
+                <w:t xml:space="preserve">anses-04668370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour des données relatives aux expositions à la silice cristalline dans l’air extérieur chez les riverains de sites d’activités émettrices de silice cristalline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laborde-Casterot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0052, Anses. 2024, 78 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04806865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des valeurs guides de qualité d’air intérieur - Benzène (CAS n°71-43-2)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eypert-Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Jaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0223, Anses. 2024, 97 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04668370v1</w:t>
+                <w:t xml:space="preserve">hal-04664058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Expertise sur les tableaux de maladies professionnelles existants nécessitant une mise à jour</w:t>
               </w:r>
@@ -14707,51 +14707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2018-SA-0076, Anses. 2023, pp.177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14771,515 +14771,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04170323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres courtes d’amiante et autres particules minérales allongées de moins de 5 micromètres de longueur - Mise à jour des données sanitaires et d’exposition</w:t>
+                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0044, Anses. 2022, 124 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2018-SA-0266, Anses. 2022, 509 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04079686v1</w:t>
+                <w:t xml:space="preserve">anses-04006365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles - Leucémies myéloïdes en lien avec l’exposition au formaldéhyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2021-SA-0031, Anses. 2022, 289 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04341831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles. Exposition à l’amiante et cancers de l’ovaire et du larynx</w:t>
+                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles Bronchopneumopathie chronique obstructive en lien avec l’exposition aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2022, 170 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bertin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-04006365v1</w:t>
+                <w:t xml:space="preserve">anses-04086427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise préalable à la création d’un tableau de maladie professionnelle ou à l’élaboration de recommandations aux comités régionaux de reconnaissance des maladies professionnelles Bronchopneumopathie chronique obstructive en lien avec l’exposition aux pesticides</w:t>
+                <w:t xml:space="preserve">Fibres courtes d’amiante et autres particules minérales allongées de moins de 5 micromètres de longueur - Mise à jour des données sanitaires et d’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Clin-Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Eypert-Blaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2018-SA-0267, Anses. 2022, 170 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0044, Anses. 2022, 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04086427v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04079686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur les pesticides incluant le chlordécone en lien avec le cancer de la prostate en vue de la création d'un tableau de maladie professionnelle ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles (CRRMP)</w:t>
               </w:r>
@@ -15291,64 +15291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Asquinazi Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15381,271 +15381,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03800600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour l’élaboration de l’expertise en vue de la création ou de la modification de tableaux de maladies professionnelles, ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Brochard</w:t>
+                <w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Chatelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Counil</w:t>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2019-SA-0220, Anses. 2020, 150 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04510741v1</w:t>
+                <w:t xml:space="preserve">anses-04515215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guide méthodologique pour l’élaboration de l’expertise en vue de la création ou de la modification de tableaux de maladies professionnelles, ou de recommandations aux comités régionaux de reconnaissance des maladies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chatelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Counil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0220, Anses. 2020, 150 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Caillaud</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-04515215v1</w:t>
+                <w:t xml:space="preserve">anses-04510741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux poussières sédimentées dans les environnements intérieurs</w:t>
               </w:r>
@@ -15922,51 +15922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Deloumeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22896-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Michineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-110304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Parent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ismail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae464" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/OEM-2023-EPICOH.87" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-10870-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cox" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliver" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Phillip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gabriel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03712690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerav Goyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hennessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lehman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Agudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.14196" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03663925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaillen-Guedy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Antilla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911168v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Luce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behrens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Ge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kendzia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Olsson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34272" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09886-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837205v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;la Cabr&#233;ra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197; Olsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neela Guha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Peters" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-1428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bravi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;chin Amy Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Hashibe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boffetta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conway" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.13502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Conway" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hovanec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahrens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Holcatova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214913" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368346v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ah Michineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08787-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmo Leivo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetta Holmila" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Steiniche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dictor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205245" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Straif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-107420" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruening" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gathere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. Pinheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Adebamowo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeola Akintola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2021.102053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hovanec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Siemiatycki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3967" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020175" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#252;z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201911-2101OC" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106522" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201910-1926OC" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vaidie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El-Yamani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06481-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001120" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gramond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon-Durand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabro-Peray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02453456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-106080" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lacourt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236736" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764511v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Di Credico" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Polesel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Dal Maso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pauli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Torelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-020-01031-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Edefonti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2019.05.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.01.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453623v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerna Khetan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Curado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001563" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364725v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7802-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0469-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle F&#233;votte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-105802" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02119172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Lunn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea 'T Mannetje" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105447" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Khedher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Neri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cen&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22799" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795276v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2018.03.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888612v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22899" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525894v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000329" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-017-1063-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780221v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4324-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104953" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570445v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayoss&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0286-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menvielle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0946-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881597v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2016-104117" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meganathan P. Ramakodi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Devarajan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gibbs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.30457" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0966-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serrier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sultan-Taieb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0509" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438872v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012833" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282444v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Liverani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103177" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102964" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102954" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359564v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Atramont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000722" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360240v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0182-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Llg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.357" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262491v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Conway" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Brenner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mcmahon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Macpherson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agudo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29063" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563783v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Banydeen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M.C. Rose" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damali Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Aiken" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Alexis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107327481502200420" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rose" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205352v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879302" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinakshi Sanikini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-014-9976-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1841-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261722v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoncini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ricciardi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadoni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-013-9863-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486091v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paget-Bailly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22394" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2Q5NJNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995995v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2014.01.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160353v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boutou-Kempf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Garras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101477" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063908v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102182" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Taieb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-013-0528-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811232v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Camiade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gramond" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22229" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FW86PCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-823" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913514v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-560" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00708315v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim P. Wagenaar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel R. de Boer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2012.03.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876371v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marconi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-010-0530-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3V9BFFL9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-928" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00364818v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Leclerc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.078923" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00406818v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0b013e32832f9bee" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00232779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Heikkil&#228;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23360" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340604v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chastang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.08.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150018v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-007-0596-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00222750v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edisc Group" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2006.10.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145032v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Meguellati-Hakkas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e31804f5ab8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00114030v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000026v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602907" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115650v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jom.0000243357.70143.47" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086746v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.08.031" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Luce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Goldberg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;gin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;rin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083705v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Goldberg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nicolau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859479v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Billon-Galland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salomon-Nekiriai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822283v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brochard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Qu&#233;nel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(94)92919-x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC45X1XM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345749v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendya Gene" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-epicohabstracts.192" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236208v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leung" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.105" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236188v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.120" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236196v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05527618v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284955v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Michineau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.143" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284938v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.144" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180325v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182096v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434283v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118558v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Morvan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.312" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931950v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsti Husgafvel-Pursiainen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Wolff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30766-0_7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668370v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079686v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clin-Godard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Deloumeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-22896-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Michineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-110304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Parent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120238" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ismail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roblin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwae464" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanie Gaete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-10870-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/OEM-2023-EPICOH.87" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03663925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaillen-Guedy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Antilla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Luce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behrens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kendzia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Olsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09886-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;la Cabr&#233;ra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197; Olsson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neela Guha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Peters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-1428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03712690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerav Goyal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hennessy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lehman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Agudo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.14196" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cox" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliver" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Phillip" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gabriel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116531" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bravi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan&#8208;chin Amy Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Hashibe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boffetta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conway" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/odi.13502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilmo Leivo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetta Holmila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Steiniche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dictor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13205245" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Conway" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hovanec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahrens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Holcatova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2020-214913" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ah Michineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08787-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Straif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-107420" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruening" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gathere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. Pinheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Adebamowo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeola Akintola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2021.102053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hovanec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Siemiatycki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guenel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3967" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#252;z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201910-1926OC" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106522" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02453456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-106080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyguy Manangama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gramond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon-Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabro-Peray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364691v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000001120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vaidie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El-Yamani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06481-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lacourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3327" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Di Credico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Polesel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Dal Maso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pauli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Torelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-020-01031-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020175" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02866675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201911-2101OC" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7802-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Edefonti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2019.05.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020721v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.01.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prerna Khetan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle St&#252;cker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula Curado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001563" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091225v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0469-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle F&#233;votte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-105802" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02119172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Lunn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea 'T Mannetje" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105447" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2018.03.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863800v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tr&#233;tarre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-017-1063-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525894v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0000000000000329" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888612v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22899" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780221v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4324-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104953" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Khedher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Neri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cen&#233;e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22799" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menvielle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0946-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serrier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sultan-Taieb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bejean" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881597v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2016-104117" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519253v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meganathan P. Ramakodi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Devarajan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gibbs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.30457" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herrmann-Storck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-017-0966-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438872v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012833" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578588v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Bryere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Molinie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.06.014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570445v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayoss&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0286-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Atramont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mattei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000000722" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102954" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Liverani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-103177" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2015-102964" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360240v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-016-0182-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Llg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.357" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262491v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. I. Conway" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Brenner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mcmahon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Macpherson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agudo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.29063" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563783v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Banydeen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M.C. Rose" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damali Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Aiken" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Alexis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107327481502200420" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#233;n&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fevotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879302" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rose" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinakshi Sanikini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-014-9976-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01258466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lap&#244;tre-Ledoux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1841-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00995995v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2014.01.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160353v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Benezet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boutou-Kempf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Garras" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2013-101477" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102182" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paget-Bailly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22394" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2Q5NJNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261722v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoncini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ricciardi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadoni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petrelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-013-9863-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811232v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Camiade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gramond" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe-Aline Jutand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyne Audignon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22229" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FW86PCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868759v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-823" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844594v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Menvielle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.11.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00913514v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-13-560" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922838v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Taieb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-013-0528-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00708315v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim P. Wagenaar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel R. de Boer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2012.03.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876371v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marconi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-010-0530-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3V9BFFL9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-928" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00364818v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Leclerc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.078923" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00406818v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CEJ.0b013e32832f9bee" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00232779v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirjo Heikkil&#228;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23360" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00340604v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chastang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.08.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00150018v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-007-0596-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00222750v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edisc Group" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2006.10.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145032v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Meguellati-Hakkas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0b013e31804f5ab8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115650v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jom.0000243357.70143.47" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086746v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2005.08.031" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00114030v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000026v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6602907" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Luce" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Goldberg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;gin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;rin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083705v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquerette Goldberg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nicolau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859479v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Billon-Galland" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salomon-Nekiriai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822283v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Brochard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Qu&#233;nel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(94)92919-x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC45X1XM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236208v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leung" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.105" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236188v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.120" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236196v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendya Gene" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05527618v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345749v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-epicohabstracts.192" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284955v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Michineau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.143" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284938v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.144" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180325v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dufleit" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182096v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434283v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118558v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Morvan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.312" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931950v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsti Husgafvel-Pursiainen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Wolff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30766-0_7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668370v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04860003v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bailleux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006365v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Asquinazi Bailleux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04341831v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04086427v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079686v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clin-Godard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03800600v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04510741v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chatelot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>