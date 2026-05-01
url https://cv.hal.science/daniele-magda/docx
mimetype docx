--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1814,429 +1814,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le groupe Sciences en questions : un espace de réflexion sur les sciences à l’Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Mazé</w:t>
+                <w:t xml:space="preserve">Groupe Sciences en questions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boistard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cussenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-09952-230205⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622145v1</w:t>
+                <w:t xml:space="preserve">hal-02618170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-09952-230205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621103v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe Sciences en questions : un espace de réflexion sur les sciences à l’Inra</w:t>
+                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe Sciences en questions</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boistard</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Cussenot</w:t>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Donnars</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (3), pp.320-327. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2018046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618170v1</w:t>
+                <w:t xml:space="preserve">hal-02621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting transition toward conservation agriculture: a framework to analyze the learning processes of farmers</w:t>
               </w:r>
@@ -2950,745 +2950,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Agricultural and Ecological Goals into the Management of Species-Rich Grasslands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practicing agroecology: Management principles drawn from small farming in Misiones (Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">Claudia Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Agreil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago Sarandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-015-0553-6⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (7), pp.824-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1020081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270210v1</w:t>
+                <w:t xml:space="preserve">hal-02629900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les paysages et les territoires pour la transition agroécologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Magda</w:t>
+                <w:t xml:space="preserve">Interplay between endophyte prevalence, effects and transmission: insights from a natural grass population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/1r0v-3w67⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461090v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between endophyte prevalence, effects and transmission: insights from a natural grass population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Gibert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139919⟩</w:t>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.155-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631701v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social–ecological approach to managing multiple agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.68-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cosust.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérer les paysages et les territoires pour la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1r0v-3w67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633059v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing agroecology: Management principles drawn from small farming in Misiones (Argentina)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+                <w:t xml:space="preserve">Integrating Agricultural and Ecological Goals into the Management of Species-Rich Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Noseda</w:t>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Sarandon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39 (7), pp.824-840. </w:t>
+              <w:t xml:space="preserve">Environmental management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (5), pp.1053-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1020081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-015-0553-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629900v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological principles for the redesign of integrated crop–livestock systems</w:t>
               </w:r>
@@ -3936,51 +3936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endophytic fungus fine-tunes the persistence strategy of its alpine host grass in response to soil resource levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4194,90 +4194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la mise en œuvre des mesures agri-environnementales à obligation de résultat sur les surfaces herbagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4319,64 +4319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing theory and use of management tools for sustainable agri-environmental livestock practices: the case of the pastoral value in the French Pyrenees mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4542,334 +4542,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les valeurs agronomiques des prairies fleuries dans les systèmes d'élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril C. Agreil</w:t>
+                <w:t xml:space="preserve">L’entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mestelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du Concours Agricole National des Prairies Fleuries dans les Parcs Naturels Régionaux et les Parcs Nationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1, pp.4-4</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.171-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663932v1</w:t>
+                <w:t xml:space="preserve">hal-02657706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles sont les valeurs agronomiques des prairies fleuries dans les systèmes d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril C. Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Magda</w:t>
+                <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+                <w:t xml:space="preserve">Philippe Mestelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal du Concours Agricole National des Prairies Fleuries dans les Parcs Naturels Régionaux et les Parcs Nationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.4-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497622v1</w:t>
+                <w:t xml:space="preserve">hal-02663932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">L'entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (2), pp.171-178</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 18, pp.171 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2010021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657706v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the dynamics of ruminant feeding behavior and dominant shrub responses on rangeland: forage resources renewal and biodiversity conservation</w:t>
               </w:r>
@@ -5355,51 +5355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorising farming practices to design sustainable land-use management in mountain areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,221 +6178,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement et dynamique des prairies permanentes. Exemple des Pyrénées centrales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of grassland extensification on the population dynamics of the invasive species Chaerophyllum aureum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 153, pp.97-113</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9, pp.409-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696285v1</w:t>
+                <w:t xml:space="preserve">hal-02694129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grassland extensification on the population dynamics of the invasive species Chaerophyllum aureum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctionnement et dynamique des prairies permanentes. Exemple des Pyrénées centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9, pp.409-416</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 153, pp.97-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694129v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolving Genetic History of a Population of Lathyrus sylvestris: Evidence From Temporal and Spatial Genetic Structure</w:t>
               </w:r>
@@ -7252,51 +7252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7581,51 +7581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7774,64 +7774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies permanentes de milieu océanique et de montagne humide. Outils de diagnostic agro-écologique et guide pour leur utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8054,51 +8054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,51 +8581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8689,64 +8689,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A paradigm shift in livestock management: from resource sufficiency to functional integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardère, 2011, 9782914053570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8771,51 +8771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When sheep and shrub make peace on rangelands: linking the dynamics of ruminant feeding behavior and dominant shrub responses on rangeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9285,51 +9285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de gestion et dynamique de la végétation des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9470,51 +9470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F54A291"/>
+    <w:nsid w:val="49F8CCA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9701,51 +9701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-magda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8883-7707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929310v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallin Maud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Stassart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/22011919-11543495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.14" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327121X16387842836940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnaud de Sartre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Abreu Sa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cristofari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1448032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.66.1.7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Allen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ5F394J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laise da Silveira Pontes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gleizes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Agreil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMRWDPSC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alinovi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bossio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08754-210340" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0553-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461090v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1r0v-3w67" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139919" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629900v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Noseda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sarandon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1020081" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1075-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKF84Q44-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.19976.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNCXH8T5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.08.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBNMD01G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.579840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Mestelan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663932v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497622v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld. Pontes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agreil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4643G4B2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chambon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.06.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TWJKP43-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hazard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656904v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007046" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00512.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GK5WK0QD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694129v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Lawton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Woodfin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Brown" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Warembourg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693636v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Marsden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19053" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Hernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-07/010065093.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Polis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseaudocumentaire.maison-environnement.fr/opac/index.php?lvl=categ_see&amp;amp;id=7805" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon-Dubreuil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764171v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51366/9782807618534.pdf?sequence=1&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603427v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37954" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803191v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810586v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Osty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=9662" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815290v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830393v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851205v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-magda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8883-7707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929310v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallin Maud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Stassart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/22011919-11543495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.14" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327121X16387842836940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnaud de Sartre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Abreu Sa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cristofari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1448032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.66.1.7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Allen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ5F394J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laise da Silveira Pontes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gleizes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Agreil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMRWDPSC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alinovi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bossio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08754-210340" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Noseda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sarandon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1020081" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1r0v-3w67" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0553-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1075-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKF84Q44-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.19976.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNCXH8T5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.08.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBNMD01G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.579840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Mestelan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld. Pontes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agreil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4643G4B2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chambon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.06.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TWJKP43-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hazard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656904v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007046" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00512.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GK5WK0QD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Lawton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Woodfin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Brown" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Warembourg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693636v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Marsden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19053" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Hernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-07/010065093.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Polis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseaudocumentaire.maison-environnement.fr/opac/index.php?lvl=categ_see&amp;amp;id=7805" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon-Dubreuil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764171v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51366/9782807618534.pdf?sequence=1&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603427v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37954" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803191v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810586v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Osty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=9662" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815290v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830393v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851205v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>