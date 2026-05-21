--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1104,447 +1104,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing sociological, ecological and nutritional perspectives on agrifood systems transitions: towards a transdisciplinary territorial approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le GIEC redescend sur terre ... [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11051284⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), p. 265-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054478v1</w:t>
+                <w:t xml:space="preserve">hal-02429220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le GIEC redescend sur terre ... [Editorial]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+                <w:t xml:space="preserve">Ecosystem Services for Agroecological Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Magda</w:t>
+                <w:t xml:space="preserve">Christo Fabricius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnaud de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429220v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Services for Agroecological Transitions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aux frontières de l’agroécologie. Les politiques de recherche de deux instituts agronomiques publics français et brésilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Arnaud de Sartre</w:t>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana de Abreu Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.20-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761545v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de l’agroécologie. Les politiques de recherche de deux instituts agronomiques publics français et brésilien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
+                <w:t xml:space="preserve">Crossing sociological, ecological and nutritional perspectives on agrifood systems transitions: towards a transdisciplinary territorial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana de Abreu Sa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Magda</w:t>
+                <w:t xml:space="preserve">Marie-Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.20-38. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2019017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su11051284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619774v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux entre singularité et généricité des savoirs agro-écologiques dans un réseau d’éleveurs</w:t>
               </w:r>
@@ -1814,429 +1814,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe Sciences en questions : un espace de réflexion sur les sciences à l’Inra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe Sciences en questions</w:t>
+                <w:t xml:space="preserve">Armelle Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018046⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-09952-230205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618170v1</w:t>
+                <w:t xml:space="preserve">hal-02622145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transitions: what can sustainability transition frameworks teach us? An ontological and empirical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Magda</w:t>
+                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Mazé</w:t>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (2), 18 p. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-09952-230205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622145v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
+                <w:t xml:space="preserve">Le groupe Sciences en questions : un espace de réflexion sur les sciences à l’Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Groupe Sciences en questions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Pierre Boistard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+                <w:t xml:space="preserve">Michelle Cussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.320-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621103v1</w:t>
+                <w:t xml:space="preserve">hal-02618170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting transition toward conservation agriculture: a framework to analyze the learning processes of farmers</w:t>
               </w:r>
@@ -2320,1375 +2320,1375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing adaptively for multifunctionality in agricultural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractériser les liens entre qualification et gestion des ressources : une analyse comparative d’instruments de gestion des végétations en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hodbod</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danièle Magda</w:t>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.064⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604674v1</w:t>
+                <w:t xml:space="preserve">hal-01604696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les liens entre qualification et gestion des ressources : une analyse comparative d’instruments de gestion des végétations en élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+                <w:t xml:space="preserve">Shrub control by browsing: targeting adult plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laise da Silveira Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Magda</w:t>
+                <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (3), 18 p. </w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.121-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604696v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrub control by browsing: targeting adult plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilience and development: mobilizing for transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+                <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gleizes</w:t>
+                <w:t xml:space="preserve">Aurélie Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril C. Agreil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Alinovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-08754-210340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636259v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and development: mobilizing for transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing adaptively for multifunctionality in agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Botta</w:t>
+                <w:t xml:space="preserve">Jennifer Hodbod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Alinovi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craig Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183, pp.379-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-08754-210340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585533v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards biodiversity-based livestock systems: review of evidence and options for improvement</w:t>
+                <w:t xml:space="preserve">Practicing agroecology: Management principles drawn from small farming in Misiones (Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Durant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hazard</w:t>
+                <w:t xml:space="preserve">Claudia Noseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lauvie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago Sarandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/PAVSNNR201510025⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (7), pp.824-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1020081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210128v1</w:t>
+                <w:t xml:space="preserve">hal-02629900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practicing agroecology: Management principles drawn from small farming in Misiones (Argentina)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Interplay between endophyte prevalence, effects and transmission: insights from a natural grass population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sarandon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1020081⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629900v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between endophyte prevalence, effects and transmission: insights from a natural grass population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139919⟩</w:t>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.155-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631701v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérer les paysages et les territoires pour la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1r0v-3w67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633059v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social–ecological approach to managing multiple agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.68-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cosust.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les paysages et les territoires pour la transition agroécologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Agricultural and Ecological Goals into the Management of Species-Rich Grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Agreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43, pp.95-106. </w:t>
+              <w:t xml:space="preserve">Environmental management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (5), pp.1053-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/1r0v-3w67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-015-0553-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461090v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Agricultural and Ecological Goals into the Management of Species-Rich Grasslands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards biodiversity-based livestock systems: review of evidence and options for improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Agreil</w:t>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (5), pp.1053-1064. </w:t>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (020), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-015-0553-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/PAVSNNR201510025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270210v1</w:t>
+                <w:t xml:space="preserve">hal-01210128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological principles for the redesign of integrated crop–livestock systems</w:t>
               </w:r>
@@ -3700,77 +3700,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.43-51. </w:t>
@@ -3814,341 +3814,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effect on seed survival and emergence in Cytisus scoparius: an experimental approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Endophytic fungus fine-tunes the persistence strategy of its alpine host grass in response to soil resource levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Jarry</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 122 (3), pp.367-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.19976.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11284-013-1075-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649380v1</w:t>
+                <w:t xml:space="preserve">hal-02648747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic fungus fine-tunes the persistence strategy of its alpine host grass in response to soil resource levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Maternal effect on seed survival and emergence in Cytisus scoparius: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hazard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 122 (3), pp.367-376. </w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (6), pp.927-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.19976.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11284-013-1075-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648747v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrub encroachment control by browsing: Targeting the right demographic process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laise da Silveira Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.25-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4194,90 +4194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la mise en œuvre des mesures agri-environnementales à obligation de résultat sur les surfaces herbagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4319,77 +4319,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing theory and use of management tools for sustainable agri-environmental livestock practices: the case of the pastoral value in the French Pyrenees mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (5), pp.550-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4423,77 +4423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion pastorale des milieux naturels : mise en oeuvre des MAE-t et gestion adaptative avec la démarche PATUR'AJUSTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (2), pp.171-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4643,64 +4643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les valeurs agronomiques des prairies fleuries dans les systèmes d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,51 +4855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the dynamics of ruminant feeding behavior and dominant shrub responses on rangeland: forage resources renewal and biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4989,51 +4989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ld. Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,103 +5105,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic analysis of a dominant shrub(Cytisus scoparius): Prospects for encroachment control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (7), pp.631-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5247,315 +5247,315 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorising farming practices to design sustainable land-use management in mountain areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Magda</w:t>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (2), pp.333-343</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2007046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00886396v1</w:t>
+                <w:t xml:space="preserve">hal-02656904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorising farming practices to design sustainable land-use management in mountain areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniele D. Magda</w:t>
+                <w:t xml:space="preserve">M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (2), pp.333-343. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.333-343</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656904v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of shading and cutting on the demography and composition of mimosa pudica L., a ligneous weed species of tropical grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Huguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grass and Forage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (1), pp.89-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5601,77 +5601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using plant traits to compare sward structure and composition og grass species across environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7, pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5696,77 +5696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hay-meadows production and weed dynamics as influenced by management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5817,64 +5817,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire pâturer des brebis pour aider à conserver des landes à genêts. Un enjeu pour la biodiversité des milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5912,90 +5912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre à une politique de conservation de la biodiversité: le pâturage des brebis pour la maîtrise des landes à genêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FaçSADe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6020,51 +6020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequence of less intensive farming on the landscape : an example of vegetation dominance by Chaerophyllum aureum in the meadows of a pyrenean valley in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6102,51 +6102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of cutting effects on a population of Chaerophyllum aureum - a demographic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6184,51 +6184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grassland extensification on the population dynamics of the invasive species Chaerophyllum aureum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 9, pp.409-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6253,90 +6253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et dynamique des prairies permanentes. Exemple des Pyrénées centrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6372,295 +6372,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolving Genetic History of a Population of Lathyrus sylvestris: Evidence From Temporal and Spatial Genetic Structure</w:t>
+                <w:t xml:space="preserve">The evolving genetic history of a population of Lathyrus sylvestris: Evidence from temporal and spatial genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808. </w:t>
+              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808-1821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/2410738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.1996.tb03567.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051479v1</w:t>
+                <w:t xml:space="preserve">hal-02691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolving genetic history of a population of Lathyrus sylvestris: Evidence from temporal and spatial genetic structure</w:t>
+                <w:t xml:space="preserve">The Evolving Genetic History of a Population of Lathyrus sylvestris: Evidence From Temporal and Spatial Genetic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808-1821. </w:t>
+              <w:t xml:space="preserve">, 1996, 50 (5), pp.1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.1996.tb03567.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/2410738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691802v1</w:t>
+                <w:t xml:space="preserve">hal-02051479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ecotron : a controlled environmental facility for the investigation of population and ecosystem processes</w:t>
               </w:r>
@@ -6771,51 +6771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of resource partitioning and allocation to reproduction in a perennial legume with clonal growth : Lathyrus sylvestris L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.R. Warembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6879,64 +6879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de gestion et dynamique de la végétation des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, pp.284-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7239,64 +7239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie en Argentine et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7353,51 +7353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7428,90 +7428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des troupeaux et des hommes en espaces naturels, une approche dynamique de la gestion pastorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Polis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7581,64 +7581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chambon-Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7686,64 +7686,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward sustainable livestock systems in difficult areas: a method toassess the effect of grassland management on herbage used and the dynamic of invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7800,64 +7800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8054,51 +8054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8421,77 +8421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of the diversity of herbaceous feed items for shrubby rangeland management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laise da Silveira Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8568,64 +8568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroécologie au cœur des interrogations sur la coexistence entre modèles de développement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8663,64 +8663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of referential methods for grazing management on dynamic, heterogeneous rangelands: the case of the Regional Park of Massif des Bauges in the northern Alps, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8771,51 +8771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When sheep and shrub make peace on rangelands: linking the dynamics of ruminant feeding behavior and dominant shrub responses on rangeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8931,51 +8931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9013,77 +9013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite des couverts prairiaux, source de flexibilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences and Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9108,64 +9108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle démographique pour l'étude d'une espèce colonisatrice, le Cerfeuil doré Chaerophyllum aureum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9203,64 +9203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fall germination and seedling survival of grass species in grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seedling survival of grass species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, British Grassland Society, 2000, Grassland Science in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9298,64 +9298,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de gestion et dynamique de la végétation des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d'élevage extensif : Identifier, modéliser, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, INRA, 385 p., 1993, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0525-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9470,51 +9470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49F8CCA7"/>
+    <w:nsid w:val="AB902910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9701,51 +9701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-magda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8883-7707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929310v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallin Maud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Stassart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/22011919-11543495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.14" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327121X16387842836940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnaud de Sartre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Abreu Sa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cristofari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1448032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.66.1.7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Allen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ5F394J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laise da Silveira Pontes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gleizes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Agreil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMRWDPSC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alinovi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bossio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08754-210340" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Noseda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sarandon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1020081" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1r0v-3w67" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0553-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1075-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKF84Q44-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.19976.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNCXH8T5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.08.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBNMD01G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.579840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Mestelan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld. Pontes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agreil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4643G4B2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chambon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.06.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TWJKP43-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hazard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656904v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007046" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00512.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GK5WK0QD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Lawton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Woodfin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Brown" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Warembourg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693636v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Marsden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19053" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Hernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-07/010065093.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Polis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseaudocumentaire.maison-environnement.fr/opac/index.php?lvl=categ_see&amp;amp;id=7805" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon-Dubreuil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764171v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51366/9782807618534.pdf?sequence=1&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603427v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37954" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803191v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810586v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Osty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=9662" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815290v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830393v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851205v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-magda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8883-7707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929310v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallin Maud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Stassart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/22011919-11543495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.14" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096327121X16387842836940" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnaud de Sartre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Abreu Sa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11051284" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.039.0199" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cristofari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1448032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09952-230205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Sciences en questions" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cussenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15201/hungeobull.66.1.7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11363" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laise da Silveira Pontes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gleizes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Agreil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.12.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMRWDPSC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alinovi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bossio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08754-210340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Allen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.064" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ5F394J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629900v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Noseda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sarandon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1020081" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631701v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139919" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1r0v-3w67" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0553-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.19976.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNCXH8T5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-013-1075-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKF84Q44-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652507v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.08.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBNMD01G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652106v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10440046.2011.579840" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Mestelan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;rin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestelan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld. Pontes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agreil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gleizes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4643G4B2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chambon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.06.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TWJKP43-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007046" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hazard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2006.00512.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GK5WK0QD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675213v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670672v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.1996.tb03567.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2410738" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Lawton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Woodfin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Brown" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gange" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700280v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Warembourg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693636v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Marsden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19053" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Hernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-07/010065093.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geslin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Polis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseaudocumentaire.maison-environnement.fr/opac/index.php?lvl=categ_see&amp;amp;id=7805" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon-Dubreuil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764171v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/bitstream/handle/20.500.12657/51366/9782807618534.pdf?sequence=1&amp;amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603427v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37954" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803191v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810586v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Osty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=9662" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815290v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830393v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851205v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>