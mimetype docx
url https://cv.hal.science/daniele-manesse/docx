--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -229,234 +229,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un enseignement de la grammaire minimal et suffisant.</w:t>
+                <w:t xml:space="preserve">Entre le CM2 et la sixième, un conflit de culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Manesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le franc-parler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.n.c</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 475, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563976v1</w:t>
+                <w:t xml:space="preserve">hal-00563986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre le CM2 et la sixième, un conflit de culture.</w:t>
+                <w:t xml:space="preserve">L'orthographe des adolescents : le cas des élèves en grande difficulté au collège.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Manesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 475, pp.45-47</w:t>
+              <w:t xml:space="preserve">Langage et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43, pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563986v1</w:t>
+                <w:t xml:space="preserve">hal-00563979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe des adolescents : le cas des élèves en grande difficulté au collège.</w:t>
+                <w:t xml:space="preserve">Pour un enseignement de la grammaire minimal et suffisant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Manesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43, pp.19-29</w:t>
+              <w:t xml:space="preserve">Le franc-parler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563979v1</w:t>
+                <w:t xml:space="preserve">hal-00563976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre l'abandon orthographique des élèves de ZEP</w:t>
               </w:r>
@@ -867,310 +867,310 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le féminin et le masculin dans la langue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le masculin et le féminin dans la langue. L’écriture inclusive en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Manesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Hors collection</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF EDITIONS, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313932v1</w:t>
+                <w:t xml:space="preserve">hal-03363435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le masculin et le féminin dans la langue. L’écriture inclusive en questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le féminin et le masculin dans la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Manesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ESF EDITIONS, 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESF éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors collection</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363435v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahiers pédagogiques, n° 562 « Pour une école bienveillante et exigeante » coordination du dossier (coll. J-M Zakhartchouk)</w:t>
+                <w:t xml:space="preserve">« Pour une école bienveillante et exigeante », direction du numéro et introduction du dossier , Cahiers pédagogiques, n° 562 p.10-56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Manesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.20-62, 2018</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314549v1</w:t>
+                <w:t xml:space="preserve">hal-02314370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pour une école bienveillante et exigeante », direction du numéro et introduction du dossier , Cahiers pédagogiques, n° 562 p.10-56</w:t>
+                <w:t xml:space="preserve">Cahiers pédagogiques, n° 562 « Pour une école bienveillante et exigeante » coordination du dossier (coll. J-M Zakhartchouk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Manesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">pp.20-62, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314370v1</w:t>
+                <w:t xml:space="preserve">hal-02314549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner aux publics faiblement lettrés : Savoirs académiques face aux savoirs d'expérience</w:t>
               </w:r>
@@ -1375,165 +1375,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La langue à tous ses niveaux face à l'écriture inclusive »</w:t>
+                <w:t xml:space="preserve">Introduction «Les femmes et les hommes dans les mots» p.5-14 et conclusion, p.202-203 dans Le Féminin, le masculin dans la langue (direction, en collaboration avec Gilles Siouffi), Editions ESF, Paris, 208 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Manesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Féminin, le masculin dans la langue (direction, en coll.avec Gilles Siouffi),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.35-60, 2019, Le Féminin, le masculin dans la langue (direction, en collaboration avec Gilles Siouffi), Editions ESF, Paris, 208 pages., 978-2-7101-3894-5</w:t>
+              <w:t xml:space="preserve">Le Féminin, le masculin dans la langue (direction, en collaboration avec Gilles Siouffi), Editions ESF, Paris, 208 pages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESF, pp.5-14; 202-203, 2019, Le Féminin, le masculin dans la langue (direction, en collaboration avec Gilles Siouffi), Editions ESF, Paris, 208 pages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314373v1</w:t>
+                <w:t xml:space="preserve">hal-02314371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction «Les femmes et les hommes dans les mots» p.5-14 et conclusion, p.202-203 dans Le Féminin, le masculin dans la langue (direction, en collaboration avec Gilles Siouffi), Editions ESF, Paris, 208 pages.</w:t>
+                <w:t xml:space="preserve">« La langue à tous ses niveaux face à l'écriture inclusive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Manesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Féminin, le masculin dans la langue (direction, en collaboration avec Gilles Siouffi), Editions ESF, Paris, 208 pages.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESF, pp.5-14; 202-203, 2019, Le Féminin, le masculin dans la langue (direction, en collaboration avec Gilles Siouffi), Editions ESF, Paris, 208 pages</w:t>
+              <w:t xml:space="preserve">Le Féminin, le masculin dans la langue (direction, en coll.avec Gilles Siouffi),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.35-60, 2019, Le Féminin, le masculin dans la langue (direction, en collaboration avec Gilles Siouffi), Editions ESF, Paris, 208 pages., 978-2-7101-3894-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314371v1</w:t>
+                <w:t xml:space="preserve">hal-02314373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité et doutes dans les stratégies d’enseignement de la grammaire en FLE</w:t>
               </w:r>
@@ -1987,51 +1987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="088F4091"/>
+    <w:nsid w:val="7B0A16A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2218,51 +2218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-manesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028323238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Manesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563986v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01486619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.119.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esf-scienceshumaines.fr/pedagogie/328-le-feminin-et-le-masculin-dans-la-langue.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fregosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Peretti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-manesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028323238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563986v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Manesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01486619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.119.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esf-scienceshumaines.fr/pedagogie/328-le-feminin-et-le-masculin-dans-la-langue.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fregosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03171767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Peretti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>