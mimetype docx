--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1987,51 +1987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B0A16A9"/>
+    <w:nsid w:val="B2213877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>