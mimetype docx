--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1987,51 +1987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2213877"/>
+    <w:nsid w:val="F6F09636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>