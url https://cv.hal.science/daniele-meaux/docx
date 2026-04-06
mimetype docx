--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danièle Méaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniele-meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0392-9320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057556261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17365887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037614250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes photographique en établissements fermés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« FAIRE AVEC » LES CATASTROPHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère au prisme de la photographie. L'exemple de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pistes. Revue de philosophie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CAS DU LIVRE-ENQUÊTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et approche concrète de la réalité des camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1125-1126, pp.182-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du monde. Écrivains et photographes en voyage d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le Voyage entre science, art et littérature, p. 11-26. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN PHOTOROMAN POUR DOCUMENTER LES MÉTIERS DU CARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOGRAPHIES DU MONDE D'APRÈS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.7908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans-photos documentaires de Vincent Jarousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°6, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voyages en Roumanie de Gilles Saussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours compulsifs des artistes contemporains aux images ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rhétoriques du document, 61 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de photographes : espaces d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste en historien amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMMANDE À L'ÉPREUVE (PHOTOGRAPHIQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PHOTOGRAPHIE : MÉDIUM D'UNE EXPLORATION DU LOGEMENT, ESPACE DE SYNTAXES DOMESTIQUES ET PROVISOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DISPOSITIFS DE QUESTIONNEMENT DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infra-mince</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDENTITÉ EN LIGNE DE MIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARTISTE ENQUÊTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image installée : une alternative au grand format (à propos de Nantes-Pornic d'Emmanuel Pinard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses entre(vues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bouvier, intermédiaire capital, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo photographiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier / classer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Procédures et contraintes, XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black (and White) Humour of Artür Harfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme utopie d'une perception différente du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments et paysages de John B. Greene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03087290802646239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vent comme élément d'une esthétique de la précarité et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02321783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la photographie pense la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Filigranes, 2024, 978 2 35046 620 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du Furan : une enquête photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filigranes Editions, 2024, 978-2-35046-628-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot, 2023, 978-2-919055-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage entre science, art et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarga Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Revue des lettres modernes, Série "Lire et voir", n°7, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage entre science, art et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarga Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie contemporaine & anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes. Nouvelles formes de photographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Travel Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en albums (XIX-XXe) / dir. Philippe Antoine, Danièle Méaux & Jean-Pierre Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-photographies. Une approche renouvelée des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, 2012, 978-2-86272-607-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VISAGE SOUMIS À LA QUESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Brogowski, Gwénola Druel et Anna Szykowska-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insaisissable visage. Envoûtement esthétique et regard éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, 978-2-7535-9844-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussier en Roumanie, entre création et démarche documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa, Vanezia Parlea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage dans les Balkans. L'invention d'un espace de la frontière (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, 2024, 978-2-37747-497-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives de la Planète : entre visée encyclopédique et avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Ayers, Margarida Brito Alves, Joana Cunha Leal, Benedikt Hjartarson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing the avant-garde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2024, 978-3-11-131753-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHRISTIAN GRAFF &amp; LUC GWIAZDZINSKI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rythme à l'épreuve des corps et du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhuthmos, 2024, 979-10-95155-44-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire tel qu'il est habité. À propos de réalisations photographiques et filmiques de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lécole Solychkine, David Martens, Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bolzinguer et Christian Chelebourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enquête, une forme pour les récits du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Visage vert, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des oiseaux À propos de l'oeuvre de Jean-Luc Mylayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Olcèse, Vincent Deville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces habités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département du Lot, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAINT-ÉTIENNE VUE PAR LA PHOTOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsanto: une enquête photographique. Entretien avec Mathieu Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.57-64, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the world. Writers and Photographers on a Journey of Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage entre Littérature, Art et Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.33-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnes en mouvement. Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.223-230, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne vues par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvana Segapeli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoller ma montagne. Entretien avec Bertrand Stofleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.177-180, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luisance précaire des lucioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insectes dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.164-169, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de signes et de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Borrel; Marion Hohlfeldt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denis Briand Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Incertain Sens, pp.106-117, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage tel qu'il fut vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergaël; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, pp.147-156, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oeuvres aux allures de constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité, mutations, instabilité des créations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au coeur de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature de voyage aujourd'hui. Héritages et reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oeuvre chorale, pour comprendre la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ianna Andréadis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par nos fenêtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis, pp.233-249, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme des appareils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realisme of the avant-garde. European Avant-Garde and Modernism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « oeuvres-enquêtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces lieux qui nous affectent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne. Grammaire de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Tabuchi, Jordi Ballesta, Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire de formes. Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigranes Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur une ligne fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lignes et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d'une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomie d'une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigrane, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENQUÊTE PHOTOGRAPHIQUE SUR LES MODALITÉS D'EXPANSION D'UN URBANISME DIFFUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains vagues. Les friches urbaines dans la littérature, la photographie et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ACTUALITÉ DU PASSÉ DANS LE PRÉSENT : LE PHOTOGRAPHE FACE À L'ARCHIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps multiples des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie du chantier : à propos de Park City de Lewis Baltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographier le chantier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NARRATIVE ART. LE PARTI PRIS DU LIEU COMMUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Itzhak Goldberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux communs. L’art du cliché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271090140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-photographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies : Photography and Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;Livres-territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MISSION PHOTOGRAPHIQUE TRANSMANCHE : « DÉFENSE ET ILLUSTRATION » D'UN TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays illustrés. Un genre phototextuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAITS DE GROUPES D'AVANT-GARDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance value of the photographer’s promenade: &amp;quot;Walking the High Line&amp;quot; by Joel Sternfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autority and Dispacement in the English-Speaking World - Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES MACHINES ET DES HOMMES (à propos des images réalisées dans le cadre du studio Paul-Martial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Photographes et la commande industrielle. Autour des éditions Paul-Martial, Martine Dancer-Mourès et Danièle Méaux dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Gac, mythomane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie &amp; autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DERIVE INTERIEURE (A PROPOS D'UN RECUEIL DE PHOTOGRAPHIES DE VOYAGE DE JEAN- CLAUDE BELEGOU, 1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seuils &amp; traverses : Enjeux de l'écriture du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02350019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danièle Méaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniele-meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0392-9320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057556261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17365887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037614250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes photographique en établissements fermés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« FAIRE AVEC » LES CATASTROPHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère au prisme de la photographie. L'exemple de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pistes. Revue de philosophie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CAS DU LIVRE-ENQUÊTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et approche concrète de la réalité des camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1125-1126, pp.182-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN PHOTOROMAN POUR DOCUMENTER LES MÉTIERS DU CARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOGRAPHIES DU MONDE D'APRÈS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.7908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans-photos documentaires de Vincent Jarousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°6, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du monde. Écrivains et photographes en voyage d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le Voyage entre science, art et littérature, p. 11-26. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours compulsifs des artistes contemporains aux images ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rhétoriques du document, 61 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voyages en Roumanie de Gilles Saussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de photographes : espaces d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste en historien amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMMANDE À L'ÉPREUVE (PHOTOGRAPHIQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PHOTOGRAPHIE : MÉDIUM D'UNE EXPLORATION DU LOGEMENT, ESPACE DE SYNTAXES DOMESTIQUES ET PROVISOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DISPOSITIFS DE QUESTIONNEMENT DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infra-mince</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDENTITÉ EN LIGNE DE MIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARTISTE ENQUÊTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image installée : une alternative au grand format (à propos de Nantes-Pornic d'Emmanuel Pinard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses entre(vues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bouvier, intermédiaire capital, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo photographiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier / classer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Procédures et contraintes, XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black (and White) Humour of Artür Harfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme utopie d'une perception différente du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments et paysages de John B. Greene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03087290802646239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vent comme élément d'une esthétique de la précarité et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02321783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la photographie pense la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Filigranes, 2024, 978 2 35046 620 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du Furan : une enquête photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filigranes Editions, 2024, 978-2-35046-628-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot, 2023, 978-2-919055-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage entre science, art et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarga Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Revue des lettres modernes, Série "Lire et voir", n°7, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie contemporaine & anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes. Nouvelles formes de photographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Travel Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en albums (XIX-XXe) / dir. Philippe Antoine, Danièle Méaux & Jean-Pierre Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-photographies. Une approche renouvelée des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, 2012, 978-2-86272-607-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives de la Planète : entre visée encyclopédique et avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Ayers, Margarida Brito Alves, Joana Cunha Leal, Benedikt Hjartarson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing the avant-garde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2024, 978-3-11-131753-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHRISTIAN GRAFF &amp; LUC GWIAZDZINSKI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rythme à l'épreuve des corps et du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhuthmos, 2024, 979-10-95155-44-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire tel qu'il est habité. À propos de réalisations photographiques et filmiques de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lécole Solychkine, David Martens, Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bolzinguer et Christian Chelebourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enquête, une forme pour les récits du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Visage vert, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussier en Roumanie, entre création et démarche documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa, Vanezia Parlea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage dans les Balkans. L'invention d'un espace de la frontière (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, 2024, 978-2-37747-497-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VISAGE SOUMIS À LA QUESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Brogowski, Gwénola Druel et Anna Szykowska-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insaisissable visage. Envoûtement esthétique et regard éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, 978-2-7535-9844-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des oiseaux À propos de l'oeuvre de Jean-Luc Mylayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Olcèse, Vincent Deville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces habités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département du Lot, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the world. Writers and Photographers on a Journey of Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage entre Littérature, Art et Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.33-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnes en mouvement. Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.223-230, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsanto: une enquête photographique. Entretien avec Mathieu Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.57-64, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne vues par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvana Segapeli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoller ma montagne. Entretien avec Bertrand Stofleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.177-180, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luisance précaire des lucioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insectes dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.164-169, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de signes et de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Borrel; Marion Hohlfeldt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denis Briand Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Incertain Sens, pp.106-117, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage tel qu'il fut vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergaël; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, pp.147-156, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAINT-ÉTIENNE VUE PAR LA PHOTOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au coeur de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature de voyage aujourd'hui. Héritages et reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oeuvres aux allures de constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité, mutations, instabilité des créations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oeuvre chorale, pour comprendre la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ianna Andréadis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par nos fenêtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis, pp.233-249, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme des appareils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realisme of the avant-garde. European Avant-Garde and Modernism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « oeuvres-enquêtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces lieux qui nous affectent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne. Grammaire de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Tabuchi, Jordi Ballesta, Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire de formes. Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigranes Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur une ligne fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lignes et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d'une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomie d'une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigrane, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ACTUALITÉ DU PASSÉ DANS LE PRÉSENT : LE PHOTOGRAPHE FACE À L'ARCHIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps multiples des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENQUÊTE PHOTOGRAPHIQUE SUR LES MODALITÉS D'EXPANSION D'UN URBANISME DIFFUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains vagues. Les friches urbaines dans la littérature, la photographie et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie du chantier : à propos de Park City de Lewis Baltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographier le chantier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NARRATIVE ART. LE PARTI PRIS DU LIEU COMMUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Itzhak Goldberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux communs. L’art du cliché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271090140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-photographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies : Photography and Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;Livres-territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MISSION PHOTOGRAPHIQUE TRANSMANCHE : « DÉFENSE ET ILLUSTRATION » D'UN TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays illustrés. Un genre phototextuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAITS DE GROUPES D'AVANT-GARDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance value of the photographer’s promenade: &amp;quot;Walking the High Line&amp;quot; by Joel Sternfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autority and Dispacement in the English-Speaking World - Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES MACHINES ET DES HOMMES (à propos des images réalisées dans le cadre du studio Paul-Martial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Photographes et la commande industrielle. Autour des éditions Paul-Martial, Martine Dancer-Mourès et Danièle Méaux dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Gac, mythomane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie &amp; autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DERIVE INTERIEURE (A PROPOS D'UN RECUEIL DE PHOTOGRAPHIES DE VOYAGE DE JEAN- CLAUDE BELEGOU, 1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seuils &amp; traverses : Enjeux de l'écriture du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02350019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="612FDE84"/>
+    <w:nsid w:val="9E1A45BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-meaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0392-9320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057556261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037614250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7908" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03087290802646239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426488v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01614531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960462v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100542v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/lieux-communs/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350019v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-meaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0392-9320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057556261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037614250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03087290802646239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01614531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/lieux-communs/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>