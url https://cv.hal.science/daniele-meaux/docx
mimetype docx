--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danièle Méaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniele-meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0392-9320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057556261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17365887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037614250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes photographique en établissements fermés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« FAIRE AVEC » LES CATASTROPHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère au prisme de la photographie. L'exemple de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pistes. Revue de philosophie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CAS DU LIVRE-ENQUÊTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et approche concrète de la réalité des camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1125-1126, pp.182-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN PHOTOROMAN POUR DOCUMENTER LES MÉTIERS DU CARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOGRAPHIES DU MONDE D'APRÈS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.7908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans-photos documentaires de Vincent Jarousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°6, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du monde. Écrivains et photographes en voyage d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le Voyage entre science, art et littérature, p. 11-26. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours compulsifs des artistes contemporains aux images ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rhétoriques du document, 61 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voyages en Roumanie de Gilles Saussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de photographes : espaces d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste en historien amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMMANDE À L'ÉPREUVE (PHOTOGRAPHIQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PHOTOGRAPHIE : MÉDIUM D'UNE EXPLORATION DU LOGEMENT, ESPACE DE SYNTAXES DOMESTIQUES ET PROVISOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DISPOSITIFS DE QUESTIONNEMENT DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infra-mince</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDENTITÉ EN LIGNE DE MIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARTISTE ENQUÊTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image installée : une alternative au grand format (à propos de Nantes-Pornic d'Emmanuel Pinard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses entre(vues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bouvier, intermédiaire capital, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo photographiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier / classer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Procédures et contraintes, XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black (and White) Humour of Artür Harfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme utopie d'une perception différente du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments et paysages de John B. Greene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03087290802646239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vent comme élément d'une esthétique de la précarité et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02321783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la photographie pense la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Filigranes, 2024, 978 2 35046 620 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du Furan : une enquête photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filigranes Editions, 2024, 978-2-35046-628-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot, 2023, 978-2-919055-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage entre science, art et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarga Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Revue des lettres modernes, Série "Lire et voir", n°7, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie contemporaine & anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes. Nouvelles formes de photographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Travel Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en albums (XIX-XXe) / dir. Philippe Antoine, Danièle Méaux & Jean-Pierre Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-photographies. Une approche renouvelée des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, 2012, 978-2-86272-607-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives de la Planète : entre visée encyclopédique et avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Ayers, Margarida Brito Alves, Joana Cunha Leal, Benedikt Hjartarson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing the avant-garde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2024, 978-3-11-131753-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHRISTIAN GRAFF &amp; LUC GWIAZDZINSKI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rythme à l'épreuve des corps et du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhuthmos, 2024, 979-10-95155-44-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire tel qu'il est habité. À propos de réalisations photographiques et filmiques de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lécole Solychkine, David Martens, Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bolzinguer et Christian Chelebourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enquête, une forme pour les récits du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Visage vert, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussier en Roumanie, entre création et démarche documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa, Vanezia Parlea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage dans les Balkans. L'invention d'un espace de la frontière (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, 2024, 978-2-37747-497-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VISAGE SOUMIS À LA QUESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Brogowski, Gwénola Druel et Anna Szykowska-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insaisissable visage. Envoûtement esthétique et regard éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, 978-2-7535-9844-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des oiseaux À propos de l'oeuvre de Jean-Luc Mylayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Olcèse, Vincent Deville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces habités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département du Lot, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the world. Writers and Photographers on a Journey of Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage entre Littérature, Art et Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.33-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnes en mouvement. Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.223-230, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsanto: une enquête photographique. Entretien avec Mathieu Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.57-64, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne vues par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvana Segapeli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoller ma montagne. Entretien avec Bertrand Stofleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.177-180, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luisance précaire des lucioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insectes dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.164-169, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de signes et de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Borrel; Marion Hohlfeldt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denis Briand Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Incertain Sens, pp.106-117, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage tel qu'il fut vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergaël; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, pp.147-156, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAINT-ÉTIENNE VUE PAR LA PHOTOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au coeur de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature de voyage aujourd'hui. Héritages et reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oeuvres aux allures de constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité, mutations, instabilité des créations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oeuvre chorale, pour comprendre la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ianna Andréadis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par nos fenêtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis, pp.233-249, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme des appareils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realisme of the avant-garde. European Avant-Garde and Modernism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « oeuvres-enquêtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces lieux qui nous affectent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne. Grammaire de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Tabuchi, Jordi Ballesta, Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire de formes. Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigranes Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur une ligne fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lignes et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d'une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomie d'une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigrane, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ACTUALITÉ DU PASSÉ DANS LE PRÉSENT : LE PHOTOGRAPHE FACE À L'ARCHIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps multiples des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENQUÊTE PHOTOGRAPHIQUE SUR LES MODALITÉS D'EXPANSION D'UN URBANISME DIFFUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains vagues. Les friches urbaines dans la littérature, la photographie et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie du chantier : à propos de Park City de Lewis Baltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographier le chantier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NARRATIVE ART. LE PARTI PRIS DU LIEU COMMUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Itzhak Goldberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux communs. L’art du cliché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271090140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-photographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies : Photography and Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;Livres-territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MISSION PHOTOGRAPHIQUE TRANSMANCHE : « DÉFENSE ET ILLUSTRATION » D'UN TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays illustrés. Un genre phototextuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAITS DE GROUPES D'AVANT-GARDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance value of the photographer’s promenade: &amp;quot;Walking the High Line&amp;quot; by Joel Sternfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autority and Dispacement in the English-Speaking World - Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES MACHINES ET DES HOMMES (à propos des images réalisées dans le cadre du studio Paul-Martial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Photographes et la commande industrielle. Autour des éditions Paul-Martial, Martine Dancer-Mourès et Danièle Méaux dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Gac, mythomane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie &amp; autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DERIVE INTERIEURE (A PROPOS D'UN RECUEIL DE PHOTOGRAPHIES DE VOYAGE DE JEAN- CLAUDE BELEGOU, 1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seuils &amp; traverses : Enjeux de l'écriture du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02350019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danièle Méaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniele-meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0392-9320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057556261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17365887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037614250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes photographique en établissements fermés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« FAIRE AVEC » LES CATASTROPHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère au prisme de la photographie. L'exemple de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pistes. Revue de philosophie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CAS DU LIVRE-ENQUÊTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et approche concrète de la réalité des camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1125-1126, pp.182-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN PHOTOROMAN POUR DOCUMENTER LES MÉTIERS DU CARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOGRAPHIES DU MONDE D'APRÈS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.7908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans-photos documentaires de Vincent Jarousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°6, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du monde. Écrivains et photographes en voyage d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le Voyage entre science, art et littérature, p. 11-26. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours compulsifs des artistes contemporains aux images ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rhétoriques du document, 61 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voyages en Roumanie de Gilles Saussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de photographes : espaces d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste en historien amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMMANDE À L'ÉPREUVE (PHOTOGRAPHIQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DISPOSITIFS DE QUESTIONNEMENT DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infra-mince</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PHOTOGRAPHIE : MÉDIUM D'UNE EXPLORATION DU LOGEMENT, ESPACE DE SYNTAXES DOMESTIQUES ET PROVISOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDENTITÉ EN LIGNE DE MIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARTISTE ENQUÊTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image installée : une alternative au grand format (à propos de Nantes-Pornic d'Emmanuel Pinard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses entre(vues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bouvier, intermédiaire capital, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo photographiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier / classer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Procédures et contraintes, XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black (and White) Humour of Artür Harfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme utopie d'une perception différente du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments et paysages de John B. Greene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03087290802646239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vent comme élément d'une esthétique de la précarité et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02321783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la photographie pense la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Filigranes, 2024, 978 2 35046 620 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du Furan : une enquête photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filigranes Editions, 2024, 978-2-35046-628-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot, 2023, 978-2-919055-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage entre science, art et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarga Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Revue des lettres modernes, Série "Lire et voir", n°7, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie contemporaine & anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes. Nouvelles formes de photographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Travel Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en albums (XIX-XXe) / dir. Philippe Antoine, Danièle Méaux & Jean-Pierre Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-photographies. Une approche renouvelée des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, 2012, 978-2-86272-607-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives de la Planète : entre visée encyclopédique et avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Ayers, Margarida Brito Alves, Joana Cunha Leal, Benedikt Hjartarson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing the avant-garde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2024, 978-3-11-131753-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHRISTIAN GRAFF &amp; LUC GWIAZDZINSKI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rythme à l'épreuve des corps et du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhuthmos, 2024, 979-10-95155-44-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire tel qu'il est habité. À propos de réalisations photographiques et filmiques de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lécole Solychkine, David Martens, Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bolzinguer et Christian Chelebourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enquête, une forme pour les récits du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Visage vert, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussier en Roumanie, entre création et démarche documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa, Vanezia Parlea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage dans les Balkans. L'invention d'un espace de la frontière (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, 2024, 978-2-37747-497-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VISAGE SOUMIS À LA QUESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Brogowski, Gwénola Druel et Anna Szykowska-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insaisissable visage. Envoûtement esthétique et regard éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, 978-2-7535-9844-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des oiseaux À propos de l'oeuvre de Jean-Luc Mylayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Olcèse, Vincent Deville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces habités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département du Lot, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.33-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnes en mouvement. Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.223-230, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the world. Writers and Photographers on a Journey of Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage entre Littérature, Art et Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsanto: une enquête photographique. Entretien avec Mathieu Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.57-64, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne vues par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvana Segapeli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoller ma montagne. Entretien avec Bertrand Stofleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.177-180, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luisance précaire des lucioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insectes dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.164-169, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de signes et de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Borrel; Marion Hohlfeldt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denis Briand Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Incertain Sens, pp.106-117, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage tel qu'il fut vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergaël; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, pp.147-156, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAINT-ÉTIENNE VUE PAR LA PHOTOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au coeur de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature de voyage aujourd'hui. Héritages et reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oeuvres aux allures de constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité, mutations, instabilité des créations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oeuvre chorale, pour comprendre la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ianna Andréadis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par nos fenêtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis, pp.233-249, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme des appareils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realisme of the avant-garde. European Avant-Garde and Modernism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « oeuvres-enquêtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces lieux qui nous affectent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne. Grammaire de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Tabuchi, Jordi Ballesta, Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire de formes. Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigranes Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur une ligne fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lignes et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d'une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomie d'une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigrane, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ACTUALITÉ DU PASSÉ DANS LE PRÉSENT : LE PHOTOGRAPHE FACE À L'ARCHIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps multiples des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENQUÊTE PHOTOGRAPHIQUE SUR LES MODALITÉS D'EXPANSION D'UN URBANISME DIFFUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains vagues. Les friches urbaines dans la littérature, la photographie et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie du chantier : à propos de Park City de Lewis Baltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographier le chantier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NARRATIVE ART. LE PARTI PRIS DU LIEU COMMUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Itzhak Goldberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux communs. L’art du cliché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271090140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-photographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies : Photography and Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;Livres-territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MISSION PHOTOGRAPHIQUE TRANSMANCHE : « DÉFENSE ET ILLUSTRATION » D'UN TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays illustrés. Un genre phototextuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAITS DE GROUPES D'AVANT-GARDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance value of the photographer’s promenade: &amp;quot;Walking the High Line&amp;quot; by Joel Sternfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autority and Dispacement in the English-Speaking World - Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES MACHINES ET DES HOMMES (à propos des images réalisées dans le cadre du studio Paul-Martial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Photographes et la commande industrielle. Autour des éditions Paul-Martial, Martine Dancer-Mourès et Danièle Méaux dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Gac, mythomane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie &amp; autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DERIVE INTERIEURE (A PROPOS D'UN RECUEIL DE PHOTOGRAPHIES DE VOYAGE DE JEAN- CLAUDE BELEGOU, 1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seuils &amp; traverses : Enjeux de l'écriture du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02350019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E1A45BA"/>
+    <w:nsid w:val="54209555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-meaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0392-9320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057556261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037614250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03087290802646239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01614531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100542v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/lieux-communs/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-meaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0392-9320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057556261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037614250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03087290802646239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01614531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/lieux-communs/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>