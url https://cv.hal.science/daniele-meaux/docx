--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danièle Méaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniele-meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0392-9320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057556261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17365887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037614250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes photographique en établissements fermés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« FAIRE AVEC » LES CATASTROPHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère au prisme de la photographie. L'exemple de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pistes. Revue de philosophie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CAS DU LIVRE-ENQUÊTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et approche concrète de la réalité des camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1125-1126, pp.182-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN PHOTOROMAN POUR DOCUMENTER LES MÉTIERS DU CARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOGRAPHIES DU MONDE D'APRÈS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.7908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans-photos documentaires de Vincent Jarousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°6, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du monde. Écrivains et photographes en voyage d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le Voyage entre science, art et littérature, p. 11-26. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours compulsifs des artistes contemporains aux images ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rhétoriques du document, 61 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voyages en Roumanie de Gilles Saussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de photographes : espaces d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste en historien amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMMANDE À L'ÉPREUVE (PHOTOGRAPHIQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DISPOSITIFS DE QUESTIONNEMENT DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infra-mince</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PHOTOGRAPHIE : MÉDIUM D'UNE EXPLORATION DU LOGEMENT, ESPACE DE SYNTAXES DOMESTIQUES ET PROVISOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDENTITÉ EN LIGNE DE MIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARTISTE ENQUÊTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image installée : une alternative au grand format (à propos de Nantes-Pornic d'Emmanuel Pinard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses entre(vues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bouvier, intermédiaire capital, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo photographiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier / classer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Procédures et contraintes, XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black (and White) Humour of Artür Harfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme utopie d'une perception différente du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments et paysages de John B. Greene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03087290802646239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vent comme élément d'une esthétique de la précarité et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02321783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la photographie pense la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Filigranes, 2024, 978 2 35046 620 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du Furan : une enquête photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filigranes Editions, 2024, 978-2-35046-628-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot, 2023, 978-2-919055-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage entre science, art et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarga Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Revue des lettres modernes, Série "Lire et voir", n°7, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie contemporaine & anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes. Nouvelles formes de photographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Travel Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en albums (XIX-XXe) / dir. Philippe Antoine, Danièle Méaux & Jean-Pierre Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-photographies. Une approche renouvelée des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, 2012, 978-2-86272-607-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives de la Planète : entre visée encyclopédique et avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Ayers, Margarida Brito Alves, Joana Cunha Leal, Benedikt Hjartarson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing the avant-garde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2024, 978-3-11-131753-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHRISTIAN GRAFF &amp; LUC GWIAZDZINSKI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rythme à l'épreuve des corps et du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhuthmos, 2024, 979-10-95155-44-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire tel qu'il est habité. À propos de réalisations photographiques et filmiques de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lécole Solychkine, David Martens, Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bolzinguer et Christian Chelebourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enquête, une forme pour les récits du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Visage vert, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussier en Roumanie, entre création et démarche documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa, Vanezia Parlea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage dans les Balkans. L'invention d'un espace de la frontière (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, 2024, 978-2-37747-497-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VISAGE SOUMIS À LA QUESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Brogowski, Gwénola Druel et Anna Szykowska-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insaisissable visage. Envoûtement esthétique et regard éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, 978-2-7535-9844-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des oiseaux À propos de l'oeuvre de Jean-Luc Mylayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Olcèse, Vincent Deville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces habités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département du Lot, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.33-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnes en mouvement. Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.223-230, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the world. Writers and Photographers on a Journey of Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage entre Littérature, Art et Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsanto: une enquête photographique. Entretien avec Mathieu Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.57-64, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne vues par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvana Segapeli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoller ma montagne. Entretien avec Bertrand Stofleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.177-180, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luisance précaire des lucioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insectes dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.164-169, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de signes et de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Borrel; Marion Hohlfeldt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denis Briand Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Incertain Sens, pp.106-117, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage tel qu'il fut vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergaël; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, pp.147-156, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAINT-ÉTIENNE VUE PAR LA PHOTOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au coeur de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature de voyage aujourd'hui. Héritages et reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oeuvres aux allures de constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité, mutations, instabilité des créations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oeuvre chorale, pour comprendre la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ianna Andréadis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par nos fenêtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis, pp.233-249, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme des appareils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realisme of the avant-garde. European Avant-Garde and Modernism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « oeuvres-enquêtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces lieux qui nous affectent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne. Grammaire de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Tabuchi, Jordi Ballesta, Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire de formes. Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigranes Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur une ligne fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lignes et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d'une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomie d'une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigrane, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ACTUALITÉ DU PASSÉ DANS LE PRÉSENT : LE PHOTOGRAPHE FACE À L'ARCHIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps multiples des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENQUÊTE PHOTOGRAPHIQUE SUR LES MODALITÉS D'EXPANSION D'UN URBANISME DIFFUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains vagues. Les friches urbaines dans la littérature, la photographie et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie du chantier : à propos de Park City de Lewis Baltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographier le chantier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NARRATIVE ART. LE PARTI PRIS DU LIEU COMMUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Itzhak Goldberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux communs. L’art du cliché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271090140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-photographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies : Photography and Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;Livres-territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MISSION PHOTOGRAPHIQUE TRANSMANCHE : « DÉFENSE ET ILLUSTRATION » D'UN TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays illustrés. Un genre phototextuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAITS DE GROUPES D'AVANT-GARDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance value of the photographer’s promenade: &amp;quot;Walking the High Line&amp;quot; by Joel Sternfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autority and Dispacement in the English-Speaking World - Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES MACHINES ET DES HOMMES (à propos des images réalisées dans le cadre du studio Paul-Martial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Photographes et la commande industrielle. Autour des éditions Paul-Martial, Martine Dancer-Mourès et Danièle Méaux dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Gac, mythomane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie &amp; autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DERIVE INTERIEURE (A PROPOS D'UN RECUEIL DE PHOTOGRAPHIES DE VOYAGE DE JEAN- CLAUDE BELEGOU, 1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seuils &amp; traverses : Enjeux de l'écriture du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02350019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Danièle Méaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">daniele-meaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0392-9320</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057556261</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17365887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000037614250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes photographique en établissements fermés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« FAIRE AVEC » LES CATASTROPHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atmosphère au prisme de la photographie. L'exemple de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pistes. Revue de philosophie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CAS DU LIVRE-ENQUÊTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et approche concrète de la réalité des camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n°1125-1126, pp.182-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du monde. Écrivains et photographes en voyage d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le Voyage entre science, art et littérature, p. 11-26. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN PHOTOROMAN POUR DOCUMENTER LES MÉTIERS DU CARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOGRAPHIES DU MONDE D'APRÈS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.7908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romans-photos documentaires de Vincent Jarousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°6, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/focales.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voyages en Roumanie de Gilles Saussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retours compulsifs des artistes contemporains aux images ready-made</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rhétoriques du document, 61 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de photographes : espaces d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste en historien amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA COMMANDE À L'ÉPREUVE (PHOTOGRAPHIQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVEAUX DISPOSITIFS DE QUESTIONNEMENT DES TERRITOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infra-mince</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PHOTOGRAPHIE : MÉDIUM D'UNE EXPLORATION DU LOGEMENT, ESPACE DE SYNTAXES DOMESTIQUES ET PROVISOIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces : image, texte, language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IDENTITÉ EN LIGNE DE MIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARTISTE ENQUÊTEUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image installée : une alternative au grand format (à propos de Nantes-Pornic d'Emmanuel Pinard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses entre(vues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bouvier, intermédiaire capital, Hors série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo photographiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier / classer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Procédures et contraintes, XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black (and White) Humour of Artür Harfaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie comme utopie d'une perception différente du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments et paysages de John B. Greene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03087290802646239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vent comme élément d'une esthétique de la précarité et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02321783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible et sciences humaines et sociales. Éditions Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. Hermann, 2025, 9791037041579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la photographie pense la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Filigranes, 2024, 978 2 35046 620 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du Furan : une enquête photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filigranes Editions, 2024, 978-2-35046-628-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Soichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot, 2023, 978-2-919055-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts contemporains & Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Voyage entre science, art et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarga Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Revue des lettres modernes, Série "Lire et voir", n°7, 2022, 978-2-406-13759-7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13760-3.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie contemporaine & anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes. Nouvelles formes de photographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographic Travel Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France en albums (XIX-XXe) / dir. Philippe Antoine, Danièle Méaux & Jean-Pierre Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-photographies. Une approche renouvelée des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02358290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Saint-Etienne, 2012, 978-2-86272-607-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02426483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussier en Roumanie, entre création et démarche documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa, Vanezia Parlea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage dans les Balkans. L'invention d'un espace de la frontière (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, 2024, 978-2-37747-497-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE VISAGE SOUMIS À LA QUESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leszek Brogowski, Gwénola Druel et Anna Szykowska-Piotrowska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'insaisissable visage. Envoûtement esthétique et regard éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, 978-2-7535-9844-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Archives de la Planète : entre visée encyclopédique et avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Ayers, Margarida Brito Alves, Joana Cunha Leal, Benedikt Hjartarson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalizing the avant-garde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2024, 978-3-11-131753-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier au fil de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHRISTIAN GRAFF &amp; LUC GWIAZDZINSKI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rythme à l'épreuve des corps et du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhuthmos, 2024, 979-10-95155-44-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire tel qu'il est habité. À propos de réalisations photographiques et filmiques de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lécole Solychkine, David Martens, Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes de photographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bolzinguer et Christian Chelebourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enquête, une forme pour les récits du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Visage vert, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces habités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département du Lot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cadres singuliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département du Lot, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école des oiseaux À propos de l'oeuvre de Jean-Luc Mylayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodolphe Olcèse, Vincent Deville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAINT-ÉTIENNE VUE PAR LA PHOTOGRAPHIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsanto: une enquête photographique. Entretien avec Mathieu Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.57-64, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les biens communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.33-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnes en mouvement. Entretien avec Marina Caneve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.223-230, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the world. Writers and Photographers on a Journey of Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liouba Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage entre Littérature, Art et Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne vues par la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvana Segapeli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit espace commun?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recoller ma montagne. Entretien avec Bertrand Stofleth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Méaux; Jonathan Tichit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.177-180, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'art pense l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2022, 9791037021274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La luisance précaire des lucioles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Insectes dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.164-169, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes 2. 0 : le retour à la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts contemporains &amp; Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979 1 0370 2127 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres de signes et de symboles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Borrel; Marion Hohlfeldt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denis Briand Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Incertain Sens, pp.106-117, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage tel qu'il fut vécu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebattre les cartes au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergaël; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales. Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, pp.147-156, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oeuvres aux allures de constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité, mutations, instabilité des créations contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages au coeur de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature de voyage aujourd'hui. Héritages et reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oeuvre chorale, pour comprendre la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ianna Andréadis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par nos fenêtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis, pp.233-249, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisme des appareils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Realisme of the avant-garde. European Avant-Garde and Modernism Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des « oeuvres-enquêtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces lieux qui nous affectent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Etienne. Grammaire de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Tabuchi, Jordi Ballesta, Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire de formes. Saint Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigranes Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur une ligne fantôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lignes et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d'une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bonnel, Danièle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomie d'une ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filigrane, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENQUÊTE PHOTOGRAPHIQUE SUR LES MODALITÉS D'EXPANSION D'UN URBANISME DIFFUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains vagues. Les friches urbaines dans la littérature, la photographie et le cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ACTUALITÉ DU PASSÉ DANS LE PRÉSENT : LE PHOTOGRAPHE FACE À L'ARCHIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps multiples des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie du chantier : à propos de Park City de Lewis Baltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographier le chantier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NARRATIVE ART. LE PARTI PRIS DU LIEU COMMUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Itzhak Goldberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux communs. L’art du cliché</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2271090140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-photographers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies : Photography and Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;Livres-territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MISSION PHOTOGRAPHIQUE TRANSMANCHE : « DÉFENSE ET ILLUSTRATION » D'UN TERRITOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de pays illustrés. Un genre phototextuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PORTRAITS DE GROUPES D'AVANT-GARDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performance value of the photographer’s promenade: &amp;quot;Walking the High Line&amp;quot; by Joel Sternfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autority and Dispacement in the English-Speaking World - Exploring American Shores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES MACHINES ET DES HOMMES (à propos des images réalisées dans le cadre du studio Paul-Martial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Photographes et la commande industrielle. Autour des éditions Paul-Martial, Martine Dancer-Mourès et Danièle Méaux dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Gac, mythomane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographie &amp; autobiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DERIVE INTERIEURE (A PROPOS D'UN RECUEIL DE PHOTOGRAPHIES DE VOYAGE DE JEAN- CLAUDE BELEGOU, 1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Méaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seuils &amp; traverses : Enjeux de l'écriture du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02350019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54209555"/>
+    <w:nsid w:val="46700074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-meaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0392-9320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057556261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037614250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594794v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03087290802646239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01614531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100530v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/lieux-communs/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-meaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0392-9320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057556261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365887" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000037614250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le M&#233;aux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liouba Bischoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.7908" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/focales.1002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03087290802646239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tichit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13760-3.p.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01614531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100548v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04015204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/arts-contemporains-et-anthropocene-daniele-meaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366719v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/lieux-communs/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02350019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>