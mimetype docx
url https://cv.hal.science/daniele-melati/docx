--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -689,679 +689,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial devices for free-space optical systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jian Cao</w:t>
+                <w:t xml:space="preserve">Hybrid integration of crystalline doped oxides on silicon photonics platform for optical communications (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervasio D’anzieri</w:t>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics north 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Interconnects and Packaging 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3046935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408919v1</w:t>
+                <w:t xml:space="preserve">hal-05019775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid integration of crystalline doped oxides on silicon photonics platform for optical communications (Conference Presentation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+                <w:t xml:space="preserve">Polarization beam splitters and rotators in the silicon nitride platform for the 950 nm and 1300 nm wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interconnects and Packaging 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics North Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ottawa (Canada), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019775v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization beam splitters and rotators in the silicon nitride platform for the 950 nm and 1300 nm wavelengths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamaterial devices for free-space optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Cheben</w:t>
+                <w:t xml:space="preserve">Gervasio D’anzieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ottawa (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Photonics north 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265137v1</w:t>
+                <w:t xml:space="preserve">hal-05408919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of photonic devices for integrated and free-space optical systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+                <w:t xml:space="preserve">Ferroelectric Zirconium Dioxide Thin Films for Electro-Optic Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Bedoya-Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Salhi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandeep-Yadav Golla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3044201⟩</w:t>
+              <w:t xml:space="preserve">Novel Optical Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France. pp.NoTh3C.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NOMA.2025.NoTh3C.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408892v1</w:t>
+                <w:t xml:space="preserve">hal-05483587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Zirconium Dioxide Thin Films for Electro-Optic Modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan Durnez</w:t>
+                <w:t xml:space="preserve">Optimization of photonic devices for integrated and free-space optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep-Yadav Golla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel Optical Materials and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France. pp.NoTh3C.3, </w:t>
+              <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NOMA.2025.NoTh3C.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3044201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483587v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid photonics for overcoming the limitations of silicon (Conference Presentation)</w:t>
               </w:r>
@@ -1399,51 +1399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ben Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Boutaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.1, </w:t>
@@ -1475,239 +1475,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse design of photonic devices with machine learning and optimization techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental demonstration of a SiN integrated polarization beam splitter for the 950 nm wavelength band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Cheben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Photonic and Optoelectronic Integrated Circuits 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Francisco, France. pp.24, </w:t>
+              <w:t xml:space="preserve">Photonic Instrumentation Engineering XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3001441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3002840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740625v1</w:t>
+                <w:t xml:space="preserve">hal-05265086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of a SiN integrated polarization beam splitter for the 950 nm wavelength band</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse design of photonic devices with machine learning and optimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic Instrumentation Engineering XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.4, </w:t>
+              <w:t xml:space="preserve">Smart Photonic and Optoelectronic Integrated Circuits 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, France. pp.24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3002840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3001441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265086v1</w:t>
+                <w:t xml:space="preserve">hal-04740625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated optical antennas and metasurfaces for free-space optical systems</w:t>
               </w:r>
@@ -1765,286 +1765,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled spectral enhancement in supercontinuum generation by quasi-phase matching Si 3 N 4 waveguide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniele Melati</w:t>
+                <w:t xml:space="preserve">Polarization control devices in the silicon nitride platform for quantum applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics North Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver (Canada), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04770931v1</w:t>
+                <w:t xml:space="preserve">hal-05265151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control devices in the silicon nitride platform for quantum applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Cheben</w:t>
+                <w:t xml:space="preserve">Controlled spectral enhancement in supercontinuum generation by quasi-phase matching Si 3 N 4 waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Turpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, Japan. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10543780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265151v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04770931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized metamaterial photonic devices for integrated and free-space applications</w:t>
               </w:r>
@@ -2162,1308 +2162,2095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband and efficient polarization splitter-rotator in the silicon nitride platform for the 0.95 μm wavelength band</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of silicon optical antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Khajavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Tokyo, Japan. pp.1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10543309⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10544193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265070v1</w:t>
+                <w:t xml:space="preserve">hal-05573840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon broadband metalens with wide field of view for optical beam steering in free space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Cao</w:t>
+                <w:t xml:space="preserve">Broadband and efficient polarization splitter-rotator in the silicon nitride platform for the 0.95 μm wavelength band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Cheben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, Japan. pp.1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10543735⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Tokyo, Japan. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10543309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740341v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized polarization insensitive grating antenna in the SOI platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaochen Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benedikovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10544296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of SiC-on-insulator substrate with Smart Cut™ technology for photonic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon broadband metalens with wide field of view for optical beam steering in free space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Huet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, Japan. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10543735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04577306v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization beam splitter in the silicon nitride platform for the 1 μm wavelength band</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Cheben</w:t>
+                <w:t xml:space="preserve">Silicon Optomechanical Membrane Waveguides Based on Subwavelength Engineering of Photons and Phonons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIO Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bucharest, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265595v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength metamaterial devices with optimization and machine learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
+                <w:t xml:space="preserve">Demonstration of SiC-on-insulator substrate with Smart Cut™ technology for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Szelag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Photonic and Optoelectronic Integrated Circuits 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740320v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04577306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2x2 Ultra-Broadband Multimode Interference Coupler with Subwavelength Gratings Fabricated by Immersion Lithography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paula Nuño-Ruano</w:t>
+                <w:t xml:space="preserve">PCA-Enhanced Autoencoders for Nonlinear Dimensionality Reduction in Low Data Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Al Digeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Photonics North (PN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PN58661.2023.10222958⟩</w:t>
+              <w:t xml:space="preserve">Canadian Artificial Intelligence Association (CAIAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montreal (Canada), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21428/594757db.05a13011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598612v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic optimization of Brillouin gain in subwavelength-structured silicon membrane waveguides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+                <w:t xml:space="preserve">Tandem Neural Networks for the Inverse Programming of Linear Photonic Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Roberto Rausell-Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pérez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavin Shastri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nanjing, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWP58203.2023.10416579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691949v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning algorithms for imperfection-resilient Fourier-transform spectroscopy in silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subwavelength metamaterial devices with optimization and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Miguel Montesinos-Ballester</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 17th International Conference on Group IV Photonics (GFP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GFP51802.2021.9673932⟩</w:t>
+              <w:t xml:space="preserve">Smart Photonic and Optoelectronic Integrated Circuits 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, CA, United States. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2649953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265103v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic optimisation of Brillouin gain in subwavelength-structured silicon membranes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization beam splitter in the silicon nitride platform for the 1 μm wavelength band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Cheben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECIO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Enschede (Pays Bas), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Melati</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05265595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fully integrated Si-rich silicon nitride wavelength converter based on Bragg scattering intermodal four-wave mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cassan</w:t>
+                <w:t xml:space="preserve">V. Vitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jurado-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. pp.546-549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2023.2241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly Efficient Ultra-Broad Beam Silicon Nanophotonic Antenna for Two-Dimensional Optical Phased Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Khajavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Cheben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Photonics North (PN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montreal, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PN58661.2023.10222967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2x2 Ultra-Broadband Multimode Interference Coupler with Subwavelength Gratings Fabricated by Immersion Lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Kut King Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Toxqui-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Medina-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño-Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Photonics North (PN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PN58661.2023.10222958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic optimization of Brillouin gain in subwavelength-structured silicon membrane waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-learning algorithms for imperfection-resilient Fourier-transform spectroscopy in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Duong Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montesinos-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 17th International Conference on Group IV Photonics (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Malaga, Spain. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GFP51802.2021.9673932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic optimisation of Brillouin gain in subwavelength-structured silicon membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 IEEE 17th International Conference on Group IV Photonics (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3473,2456 +4260,2456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Design of Photonic Integrated Devices: Optimization and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Xia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Al-Digeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (10), pp.101101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0283179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated polarization beam splitters in the silicon nitride platform for 950 and 1300 nm wavelengths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vivien</w:t>
+                <w:t xml:space="preserve">Single-layer silicon metalens for broadband achromatic focusing and wide field of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.560110⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.43343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27208-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758322v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization independent silicon grating antenna based on subwavelength metamaterials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+                <w:t xml:space="preserve">Integrated polarization beam splitters in the silicon nitride platform for 950 and 1300 nm wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie N Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-97833-3⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (7), pp.2310-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.560110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557012v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-layer silicon metalens for broadband achromatic focusing and wide field of view</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization independent silicon grating antenna based on subwavelength metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samson Edmond</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochen Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benedikovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.43343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27208-1⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.13276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-97833-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116436v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional integrated optical phased array with high fill-factor antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Kut King Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daivid Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natnicha Koompai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (2), pp.3554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.543258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L- to U-Band Wavelength Conversion of QPSK Signals Using Intermodal Four-Wave Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Bottrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalía Domínguez Bucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Luque González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (16), pp.1009-1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LPT.2024.3426925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic and multi-objective design of photonic devices with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abi Waqas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.7162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-57315-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of multiple user-defined dispersive waves in a silicon nitride waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Turpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (8), pp.1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPTICA.521625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband mode exchanger based on subwavelength Y-junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Fernández de Cabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sánchez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/nanoph-2024-0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of SiC-on-insulator substrate with Smart Cut™ technology for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Szelag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1124, pp.67-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-Cb7qw4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04752745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of a silicon nanophotonic antenna for far-field broadened optical phased arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jens Schmid</w:t>
+                <w:t xml:space="preserve">Fully integrated and broadband Si-rich silicon nitride wavelength converter based on Bragg scattering intermodal four-wave mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Vitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalía Domínguez Bucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Luque González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Jurado-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (9), pp.1954. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/PRJ.515222⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PRJ.506691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683909v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully integrated and broadband Si-rich silicon nitride wavelength converter based on Bragg scattering intermodal four-wave mixing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Jurado-Romero</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of a silicon nanophotonic antenna for far-field broadened optical phased arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Khajavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Cheben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/PRJ.506691⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.1954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PRJ.515222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488352v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic optimization of Brillouin scattering gain in subwavelength-structured silicon membrane waveguides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Melati</w:t>
+                <w:t xml:space="preserve">Optical wavefront phase-tilt measurement using Si-photonic waveguide grating couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Janz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Xia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David González-Andrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Yuri Grinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shurui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109130⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (23), pp.6236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.506013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128283v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical wavefront phase-tilt measurement using Si-photonic waveguide grating couplers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Vachon</w:t>
+                <w:t xml:space="preserve">Genetic optimization of Brillouin scattering gain in subwavelength-structured silicon membrane waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.506013⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.109130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347079v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in metamaterial integrated photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Halir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Luque-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalo Wangüemert-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (4), pp.1033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AOP.495828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared Fourier-transform spectrometer based on metamaterial lateral cladding suspended silicon waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Duong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natnicha Koompai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Montesinos-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (4), pp.810-813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.450719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient ultra-broad beam silicon nanophotonic antenna based on near-field phase engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.18808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-23460-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athermal echelle grating and tunable echelle grating demultiplexers using a Mach-Zehnder interferometer launch structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Xia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Cheriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (9), pp.14202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.453273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband behavior of quadratic metalenses with a wide field of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,710 +6718,710 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (22), pp.39860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.466321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterial-engineered silicon beam splitter fabricated with deep UV immersion lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Vakarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Duong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Kut King Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.2949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano11112949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-reflection subwavelength gratings for InP-based waveguide facets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Puts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xaveer Leijtens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Reniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (15), pp.3701-3704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.431353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact and highly-efficient broadband surface grating antenna on a silicon platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiankun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (5), pp.7003-7014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.416986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Variability Analysis of Photonic Circuits With Many Correlated Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abi Waqas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (14), pp.4737-4744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2021.3076023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bloch mode calculation of periodic systems with arbitrary geometry and open boundary conditions in the complex wavevector domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Kamandar Dezfouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Al-Digeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Cheriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (16), pp.26233-26243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.432985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6644,96 +7431,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Forward Brillouin Scattering in Subwavelength Silicon Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6744,51 +7531,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6798,297 +7585,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin-Active Subwavelength Silicon Membrane Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Batoul Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th European Conference on Integrated Optics. ECIO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 402, Springer Nature Switzerland, pp.209-213, 2024, Springer Proceedings in Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-63378-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin Scattering in Subwavelength Silicon Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-2, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10544001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7098,168 +7885,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Brillouin Gain in Subwavelength Silicon Membrane Waveguides using a Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7327,51 +8114,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="002A8904"/>
+    <w:nsid w:val="F91FA28F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7558,51 +8345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-melati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3427-0186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.IM4A.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zindine Mokeddem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Salhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep-Yadav Golla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ra- Mos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso Ramos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN66844.2025.11097134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasio D&#8217;anzieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Cheben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NOMA.2025.NoTh3C.3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3011996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04770931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543309" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543735" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Xin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovi&#269;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Szelag" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rolland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649953" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Kut King Kan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toxqui-Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Medina-Quiroz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o-Ruano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10222958" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Andrade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Andrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong Dinh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montesinos-Ballester" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GFP51802.2021.9673932" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cassan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088137v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Xia Xu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grinberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Al-Digeil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758322v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fraser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vachon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie N Ye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.560110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557012v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97833-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116436v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27208-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivid Fowler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natnicha Koompai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.543258" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Vitali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bottrill" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thal&#237;a Dom&#237;nguez Bucio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Luque Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2024.3426925" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Manfredi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Waqas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57315-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.521625" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Fern&#225;ndez de Cabo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0291" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04752745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-Cb7qw4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Khajavi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schmid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.515222" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jurado-Romero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.506691" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128283v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109130" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Janz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurui Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Halir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Luque-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo Wang&#252;emert-P&#233;rez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.495828" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.450719" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23460-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cheriton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453273" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.466321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Vakarin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112949" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Puts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaveer Leijtens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Reniers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431353" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.416986" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3076023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346452v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kamandar Dezfouli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.432985" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Batoul Ferhat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_34" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691978v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-melati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3427-0186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.IM4A.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zindine Mokeddem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Salhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep-Yadav Golla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ra- Mos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso Ramos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN66844.2025.11097134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Cheben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasio D&#8217;anzieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NOMA.2025.NoTh3C.3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3011996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04770931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Khajavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vachon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544193" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Xin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovi&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544296" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543735" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Andrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207395" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Szelag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Al Digeil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grinberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schmid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/594757db.05a13011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Rausell-Campo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Shastri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP58203.2023.10416579" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649953" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bucio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jurado-Romero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2241" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10222967" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Kut King Kan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toxqui-Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Medina-Quiroz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o-Ruano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10222958" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Andrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong Dinh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montesinos-Ballester" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GFP51802.2021.9673932" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cassan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088137v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Xia Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Al-Digeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283179" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116436v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27208-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758322v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fraser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie N Ye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.560110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557012v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97833-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivid Fowler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natnicha Koompai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.543258" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Vitali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bottrill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thal&#237;a Dom&#237;nguez Bucio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Luque Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2024.3426925" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Manfredi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Waqas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57315-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.521625" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Fern&#225;ndez de Cabo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04752745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-Cb7qw4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jurado-Romero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.506691" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.515222" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Janz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurui Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109130" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Halir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Luque-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo Wang&#252;emert-P&#233;rez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.495828" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.450719" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23460-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cheriton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453273" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948237v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.466321" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Vakarin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112949" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Puts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaveer Leijtens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Reniers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431353" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346289v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.416986" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346302v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3076023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346452v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kamandar Dezfouli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.432985" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Batoul Ferhat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_34" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692095v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>