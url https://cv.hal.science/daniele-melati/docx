--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -132,4125 +132,4397 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of hydrogen silsesquioxane planarization for multilayer photonic platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rene Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stimulated Forward Brillouin Scattering in Subwavelength Silicon Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David González-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid integration of Erbium-doped oxides on Silicon Nitride platforms for light amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Statie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Bedoya-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Marseille, France. pp.IM4A.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/IPRSN.2025.IM4A.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of metamaterial devices for optical beam steering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultra-low loss polarization beam splitter for the O-band telecommunication band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarra Salhi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ra- Mos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandeep-Yadav Golla</w:t>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Optics: Design, Devices, Systems, and Applications VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECIO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cardiff (Wales), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408876v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low loss polarization beam splitter for the O-band telecommunication band</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multilayer integration platform for dense optical phased arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIO Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Photonics North Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PN66844.2025.11097134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265185v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer integration platform for dense optical phased arrays</w:t>
+                <w:t xml:space="preserve">Optimization of metamaterial devices for optical beam steering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarra Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep-Yadav Golla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Photonics North Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PN66844.2025.11097134⟩</w:t>
+              <w:t xml:space="preserve">Integrated Optics: Design, Devices, Systems, and Applications VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3057578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136614v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid integration of crystalline doped oxides on silicon photonics platform for optical communications (Conference Presentation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamaterial devices for free-space optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
+                <w:t xml:space="preserve">Sarra Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervasio D’anzieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Interconnects and Packaging 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics north 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019775v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization beam splitters and rotators in the silicon nitride platform for the 950 nm and 1300 nm wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial devices for free-space optical systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gervasio D’anzieri</w:t>
+                <w:t xml:space="preserve">Hybrid integration of crystalline doped oxides on silicon photonics platform for optical communications (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics north 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Interconnects and Packaging 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3046935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408919v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Zirconium Dioxide Thin Films for Electro-Optic Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Bedoya-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Boutaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Statie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Durnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Optical Materials and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France. pp.NoTh3C.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/NOMA.2025.NoTh3C.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of photonic devices for integrated and free-space optical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep-Yadav Golla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XXIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3044201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid photonics for overcoming the limitations of silicon (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Statie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Bedoya-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ben Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ruiz-Caridad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Boutaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3060268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of a SiN integrated polarization beam splitter for the 950 nm wavelength band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic Instrumentation Engineering XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3002840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse design of photonic devices with machine learning and optimization techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Integrated optical antennas and metasurfaces for free-space optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Photonic and Optoelectronic Integrated Circuits 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3001441⟩</w:t>
+              <w:t xml:space="preserve">Photonic and Phononic Properties of Engineered Nanostructures XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, France. pp.45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3011996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740625v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated optical antennas and metasurfaces for free-space optical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Inverse design of photonic devices with machine learning and optimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic and Phononic Properties of Engineered Nanostructures XIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3011996⟩</w:t>
+              <w:t xml:space="preserve">Smart Photonic and Optoelectronic Integrated Circuits 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, France. pp.24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3001441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740623v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control devices in the silicon nitride platform for quantum applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+                <w:t xml:space="preserve">Controlled spectral enhancement in supercontinuum generation by quasi-phase matching Si 3 N 4 waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Turpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vivien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pavel Cheben</w:t>
+                <w:t xml:space="preserve">Christian Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, Japan. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10543780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265151v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04770931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled spectral enhancement in supercontinuum generation by quasi-phase matching Si 3 N 4 waveguide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniele Melati</w:t>
+                <w:t xml:space="preserve">Polarization control devices in the silicon nitride platform for quantum applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zindine Mokeddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics North Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vancouver (Canada), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04770931v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized metamaterial photonic devices for integrated and free-space applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterial integrated photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of silicon optical antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10544193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband and efficient polarization splitter-rotator in the silicon nitride platform for the 0.95 μm wavelength band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Tokyo, Japan. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10543309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized polarization insensitive grating antenna in the SOI platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon broadband metalens with wide field of view for optical beam steering in free space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Salhi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, France. pp.1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10544296⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, Japan. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10543735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740342v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon broadband metalens with wide field of view for optical beam steering in free space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimized polarization insensitive grating antenna in the SOI platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochen Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benedikovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, Japan. pp.1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10543735⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Tokyo Bay, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10544296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740341v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Optomechanical Membrane Waveguides Based on Subwavelength Engineering of Photons and Phonons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bucharest, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of SiC-on-insulator substrate with Smart Cut™ technology for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Szelag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04577306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCA-Enhanced Autoencoders for Nonlinear Dimensionality Reduction in Low Data Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Al Digeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Artificial Intelligence Association (CAIAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montreal (Canada), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21428/594757db.05a13011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem Neural Networks for the Inverse Programming of Linear Photonic Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Roberto Rausell-Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhavin Shastri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Topical Meeting on Microwave Photonics (MWP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nanjing, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWP58203.2023.10416579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength metamaterial devices with optimization and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Photonic and Optoelectronic Integrated Circuits 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, CA, United States. pp.11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2649953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization beam splitter in the silicon nitride platform for the 1 μm wavelength band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Enschede (Pays Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully integrated Si-rich silicon nitride wavelength converter based on Bragg scattering intermodal four-wave mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jurado-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom. pp.546-549, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/icp.2023.2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Efficient Ultra-Broad Beam Silicon Nanophotonic Antenna for Two-Dimensional Optical Phased Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Photonics North (PN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montreal, France. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PN58661.2023.10222967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2x2 Ultra-Broadband Multimode Interference Coupler with Subwavelength Gratings Fabricated by Immersion Lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Kut King Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Toxqui-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Medina-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nuño-Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Photonics North (PN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. pp.1-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PN58661.2023.10222958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic optimization of Brillouin gain in subwavelength-structured silicon membrane waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning algorithms for imperfection-resilient Fourier-transform spectroscopy in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Duong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Montesinos-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 17th International Conference on Group IV Photonics (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Malaga, Spain. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GFP51802.2021.9673932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic optimisation of Brillouin gain in subwavelength-structured silicon membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 17th International Conference on Group IV Photonics (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4260,3622 +4532,3468 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Design of Photonic Integrated Devices: Optimization and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Xia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Al-Digeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (10), pp.101101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0283179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-layer silicon metalens for broadband achromatic focusing and wide field of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.43343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-27208-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated polarization beam splitters in the silicon nitride platform for 950 and 1300 nm wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zindine Mokeddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie N Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (7), pp.2310-2313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.560110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization independent silicon grating antenna based on subwavelength metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaochen Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benedikovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.13276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-97833-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional integrated optical phased array with high fill-factor antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Kut King Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daivid Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natnicha Koompai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (2), pp.3554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.543258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L- to U-Band Wavelength Conversion of QPSK Signals Using Intermodal Four-Wave Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Bottrill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalía Domínguez Bucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Luque González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (16), pp.1009-1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LPT.2024.3426925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic and multi-objective design of photonic devices with machine learning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Demonstration of SiC-on-insulator substrate with Smart Cut™ technology for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Szelag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-57315-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1124, pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-Cb7qw4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548933v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04752745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of multiple user-defined dispersive waves in a silicon nitride waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Turpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (8), pp.1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPTICA.521625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband mode exchanger based on subwavelength Y-junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Fernández de Cabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sánchez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alonso-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2024-0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of SiC-on-insulator substrate with Smart Cut™ technology for photonic applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic and multi-objective design of photonic devices with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abi Waqas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-Cb7qw4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-57315-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04752745v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully integrated and broadband Si-rich silicon nitride wavelength converter based on Bragg scattering intermodal four-wave mixing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Jurado-Romero</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of a silicon nanophotonic antenna for far-field broadened optical phased arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Khajavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Cheben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/PRJ.506691⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.1954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PRJ.515222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488352v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of a silicon nanophotonic antenna for far-field broadened optical phased arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jens Schmid</w:t>
+                <w:t xml:space="preserve">Fully integrated and broadband Si-rich silicon nitride wavelength converter based on Bragg scattering intermodal four-wave mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Vitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalía Domínguez Bucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Luque González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Jurado-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (9), pp.1954. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/PRJ.515222⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PRJ.506691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683909v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical wavefront phase-tilt measurement using Si-photonic waveguide grating couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Janz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Xia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (23), pp.6236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.506013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic optimization of Brillouin scattering gain in subwavelength-structured silicon membrane waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 161, pp.109130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2023.109130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in metamaterial integrated photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Halir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Luque-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalo Wangüemert-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (4), pp.1033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AOP.495828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared Fourier-transform spectrometer based on metamaterial lateral cladding suspended silicon waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Duong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natnicha Koompai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Montesinos-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (4), pp.810-813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.450719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient ultra-broad beam silicon nanophotonic antenna based on near-field phase engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.18808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-23460-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athermal echelle grating and tunable echelle grating demultiplexers using a Mach-Zehnder interferometer launch structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Xia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Cheriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (9), pp.14202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.453273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband behavior of quadratic metalenses with a wide field of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (22), pp.39860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.466321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterial-engineered silicon beam splitter fabricated with deep UV immersion lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Vakarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Duong Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Kut King Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (11), pp.2949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano11112949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-reflection subwavelength gratings for InP-based waveguide facets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Puts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xaveer Leijtens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Reniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (15), pp.3701-3704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.431353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact and highly-efficient broadband surface grating antenna on a silicon platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Khajavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Cheben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiankun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (5), pp.7003-7014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.416986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Variability Analysis of Photonic Circuits With Many Correlated Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abi Waqas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (14), pp.4737-4744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2021.3076023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bloch mode calculation of periodic systems with arbitrary geometry and open boundary conditions in the complex wavevector domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Kamandar Dezfouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Al-Digeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Cheriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (16), pp.26233-26243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.432985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346452v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-04692034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin-Active Subwavelength Silicon Membrane Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba El Batoul Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th European Conference on Integrated Optics. ECIO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 402, Springer Nature Switzerland, pp.209-213, 2024, Springer Proceedings in Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-63378-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin Scattering in Subwavelength Silicon Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Silicon Photonics Conference (SiPhotonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-2, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SiPhotonics60897.2024.10544001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7885,168 +8003,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Brillouin Gain in Subwavelength Silicon Membrane Waveguides using a Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Nuño Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Melati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8114,51 +8232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F91FA28F"/>
+    <w:nsid w:val="A7D34550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8345,51 +8463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-melati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3427-0186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.IM4A.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zindine Mokeddem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Salhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep-Yadav Golla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057578" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ra- Mos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso Ramos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN66844.2025.11097134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Cheben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasio D&#8217;anzieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NOMA.2025.NoTh3C.3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3011996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04770931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Khajavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vachon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544193" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Xin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovi&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544296" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543735" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Andrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207395" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577306v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Szelag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Al Digeil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grinberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schmid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/594757db.05a13011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Rausell-Campo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Shastri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP58203.2023.10416579" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740320v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649953" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bucio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jurado-Romero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2241" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573791v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10222967" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598612v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Kut King Kan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toxqui-Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Medina-Quiroz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o-Ruano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10222958" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Andrade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong Dinh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montesinos-Ballester" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GFP51802.2021.9673932" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cassan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088137v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Xia Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Al-Digeil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283179" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116436v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27208-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758322v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fraser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie N Ye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.560110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557012v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97833-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivid Fowler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natnicha Koompai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.543258" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Vitali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bottrill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thal&#237;a Dom&#237;nguez Bucio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Luque Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2024.3426925" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548933v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Manfredi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Waqas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57315-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.521625" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Fern&#225;ndez de Cabo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0291" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04752745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-Cb7qw4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jurado-Romero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.506691" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.515222" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Janz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurui Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109130" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Halir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Luque-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo Wang&#252;emert-P&#233;rez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.495828" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.450719" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23460-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cheriton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453273" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948237v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.466321" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077478v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Vakarin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112949" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Puts" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaveer Leijtens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Reniers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431353" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346289v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.416986" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346302v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3076023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346452v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kamandar Dezfouli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.432985" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692090v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Batoul Ferhat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_34" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692095v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniele-melati" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3427-0186" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620203v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Salhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Coudevylle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhao Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Andrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Statie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ruiz-Caridad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lafforgue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bedoya-R&#237;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2025.IM4A.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zindine Mokeddem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ra- Mos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN66844.2025.11097134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep-Yadav Golla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasio D&#8217;anzieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Cheben" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Boutaybi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046935" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NOMA.2025.NoTh3C.3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3044201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ben Braham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3060268" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002840" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3011996" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04770931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543780" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Khajavi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vachon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544193" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543309" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso-Ramos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10543735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Xin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovi&#269;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04577306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guerber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Szelag" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Al Digeil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grinberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schmid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/594757db.05a13011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Rausell-Campo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Shastri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP58203.2023.10416579" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2649953" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vitali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bucio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jurado-Romero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2241" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10222967" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Kut King Kan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toxqui-Rodriguez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Medina-Quiroz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nu&#241;o-Ruano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PN58661.2023.10222958" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265103v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Andrade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong Dinh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montesinos-Ballester" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GFP51802.2021.9673932" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nu&#241;o Ruano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cassan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088137v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Xia Xu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Al-Digeil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0283179" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116436v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peltier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27208-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758322v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fraser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie N Ye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.560110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557012v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benedikovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97833-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivid Fowler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natnicha Koompai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.543258" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Vitali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bottrill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thal&#237;a Dom&#237;nguez Bucio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Luque Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2024.3426925" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04752745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-Cb7qw4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.521625" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Fern&#225;ndez de Cabo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2024-0291" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Manfredi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Waqas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57315-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.515222" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jurado-Romero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.506691" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347079v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Janz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurui Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2023.109130" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354811v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Halir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Luque-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo Wang&#252;emert-P&#233;rez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.495828" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.450719" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23460-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03664697v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cheriton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453273" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.466321" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Vakarin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112949" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Puts" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaveer Leijtens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Reniers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.431353" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Liu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.416986" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3076023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346452v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Kamandar Dezfouli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.432985" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692090v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Batoul Ferhat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63378-2_34" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692095v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPhotonics60897.2024.10544001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691978v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>